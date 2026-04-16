--- v0 (2026-02-27)
+++ v1 (2026-04-16)
@@ -10,542 +10,1013 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="288" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="592" uniqueCount="320">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Luzia da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/474/001_luzia_projeto_de_lei_iraci.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/474/001_luzia_projeto_de_lei_iraci.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a vedação de práticas de violência, assédio e discriminação contra mulheres no âmbito do município de São José do Povo, e dá outras providências.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Ivanildo Vilela da Silva</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/475/projeto__de_lei_vaga_para_medico.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/475/projeto__de_lei_vaga_para_medico.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Alteração de Vagas do Anexo_x000D_
 IV e Anexo V da Lei n° 921 de agosto de 2023,_x000D_
 desta Prefeitura de São José do Povo/MT e dá_x000D_
 outras providências”.</t>
   </si>
   <si>
+    <t>508</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/508/projeto_taxa_de_coleta.pdf</t>
+  </si>
+  <si>
+    <t>“Institui a Taxa de Coleta, Remoção e Destinação de Resíduos Sólidos Urbanos (TRSU) no Município de São José do Povo, estabelece critérios de cobrança e dá outras providências.”</t>
+  </si>
+  <si>
     <t>456</t>
   </si>
   <si>
     <t>PDC</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CEF - Comissão de Economia e Finanças</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/456/projeto_de_decreto_legislativo_01_-2025_contas_2024.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/456/projeto_de_decreto_legislativo_01_-2025_contas_2024.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das Contas de Governo, da Prefeitura Municipal de São José do Povo, Estado de Mato Grosso, Exercício de 2.024, sob a gestão do Sr. Ivanildo Vilela Da Silva, e dá outras providências.</t>
   </si>
   <si>
+    <t>476</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>Nilsinho</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/476/projeto_de_resolucao_01_galeira_lilas.docx</t>
+  </si>
+  <si>
+    <t>Institui a Galeria Lilás no âmbito da Câmara Municipal de São José do Povo e dá outras providências.</t>
+  </si>
+  <si>
     <t>441</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Casadim</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/441/001_nilson_bezerra_compra_de_patrola.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/441/001_nilson_bezerra_compra_de_patrola.doc</t>
   </si>
   <si>
     <t>Indico realizar a aquisição de uma motoniveladora (patrola).</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/442/002_nilson_bezerra_troca_de_pontes_de_madeira_por_aduelas.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/442/002_nilson_bezerra_troca_de_pontes_de_madeira_por_aduelas.doc</t>
   </si>
   <si>
     <t>Indico realizar a substituição das pontes de madeira de nosso município por aduelas.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/443/003_nilson_bezerra_caminhao_cacamba_para_sec._de_agricultura.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/443/003_nilson_bezerra_caminhao_cacamba_para_sec._de_agricultura.doc</t>
   </si>
   <si>
     <t>Indico realizar a destinação de um caminhão caçamba para a Secretaria de Agricultura de nosso município.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Adilza Soares</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/444/004_adilza_veiculo_para_hemodialise_dep._max_russi.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/444/004_adilza_veiculo_para_hemodialise_dep._max_russi.doc</t>
   </si>
   <si>
     <t>Indico realizar a de emenda para aquisição de veículo para a Secretaria de Saúde.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Professor Gustavo Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/445/005_gustavo_curso_do_pre_enem_para_dep._thiago_silva.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/445/005_gustavo_curso_do_pre_enem_para_dep._thiago_silva.doc</t>
   </si>
   <si>
     <t>Indico a criação de curso preparatório para o exame Nacional do Ensino Médio e vestibulares em nosso município.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/446/006_gustavo_emenda_para_deputado.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/446/006_gustavo_emenda_para_deputado.doc</t>
   </si>
   <si>
     <t>Indico a destinação de emenda parlamentar para o custeio de infraestrutura rural.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/447/007_adilza_quadra_para_nova_catanduva.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/447/007_adilza_quadra_para_nova_catanduva.doc</t>
   </si>
   <si>
     <t>Indico realizar a destinação de emenda parlamentar que viabilize a construção de uma nova quadra de esportes para o Distrito de Nova Catanduva.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/448/008_adilza_caixa_d_agua_para_nova_cantuva.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/448/008_adilza_caixa_d_agua_para_nova_cantuva.doc</t>
   </si>
   <si>
     <t>Indico realizar a instalação de uma nova Caixa d´água em Nova Catanduva.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Nilsinho, Adilza Soares, Casadim, Juninho, Luzia da Saúde, Luzinete, Nelson de Oliveira, Professor Gustavo Medeiros, Wilson Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/449/009_nilsinho_painel_de_led.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/449/009_nilsinho_painel_de_led.doc</t>
   </si>
   <si>
     <t>Indico realizar a instalação de um painel eletrônico, para a realização da divulgação das empresas de nosso município nas vias de acesso.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Wilson Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/450/010_wilson_solicita_caminhao_prancha_para_a_asproleite_para_senador_favaro.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/450/010_wilson_solicita_caminhao_prancha_para_a_asproleite_para_senador_favaro.doc</t>
   </si>
   <si>
     <t>Indico realizar a destinação de um caminhão do tipo prancha para a Associação ASPROLEITE, do P. A. João Pessoa.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/451/011_wilson_aquisicao_de_consultorio_odontologico_jayme_campos.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/451/011_wilson_aquisicao_de_consultorio_odontologico_jayme_campos.doc</t>
   </si>
   <si>
     <t>Indico realizar a destinação de emenda parlamentar para a aquisição de um consultório odontológico ambulante, com intuito de realizar atendimento na zona rural de nosso município.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/452/012_wilson_onibus_terceira_idade.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/452/012_wilson_onibus_terceira_idade.doc</t>
   </si>
   <si>
     <t>Indico realizar a destinação de uma emenda parlamentar para a aquisição de um ônibus, para atender às atividades do Grupo da Terceira Idade.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/453/013_nilsinho_gratificacao_po_resultado.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/453/013_nilsinho_gratificacao_po_resultado.doc</t>
   </si>
   <si>
     <t>Indico realizar a criação da Gratificação Anual por Eficiência e Resultado (GR) para os servidores da Educação Municipal.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Juninho</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/454/014_paulo_junio_rotatoria_e_letreiro_entrada_do_municipio.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/454/014_paulo_junio_rotatoria_e_letreiro_entrada_do_municipio.doc</t>
   </si>
   <si>
     <t>Indico realizar a construção de uma rotatória no acesso a nosso município, por meio da MT-270, com a instalação de um letreiro escrito: ´´Eu amo São José do Povo´´.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/455/015_paulo_junio_construcao_de_um_portico.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/455/015_paulo_junio_construcao_de_um_portico.doc</t>
   </si>
   <si>
     <t>Indico a construção de um pórtico na entrada de nosso município, no acesso da MT-270.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/457/016_paulo_junio_dadetizacao_dos_orgaos_publicos.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/457/016_paulo_junio_dadetizacao_dos_orgaos_publicos.doc</t>
   </si>
   <si>
     <t>Indico realizar a dedetização dos órgãos públicos municipais.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/458/017_gustavo_reforma_da_ponte_localizada_no_salete_strozack_divisa_com_guiratinga.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/458/017_gustavo_reforma_da_ponte_localizada_no_salete_strozack_divisa_com_guiratinga.doc</t>
   </si>
   <si>
     <t>Indico realizar a reforma da ponte localizada na divisa de São José do Povo com o município de Guiratinga, no assentamento Salete Strozack.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/459/018_nilsinho_construcao_de_praca_no_residencial_benedito_medeiros.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/459/018_nilsinho_construcao_de_praca_no_residencial_benedito_medeiros.doc</t>
   </si>
   <si>
     <t>Indico realizar a construção de um playground e uma academia ao ar livre no conjunto habitacional que se encontra em construção em nosso município.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Nelson de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/460/019_nelson_trator_gabinado_para_deputado_dilmar_dal_bosco.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/460/019_nelson_trator_gabinado_para_deputado_dilmar_dal_bosco.doc</t>
   </si>
   <si>
     <t>Indico realizar a destinação de um trator com cabine para a Secretaria Municipal de Agricultura.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/461/020_nelson_limpeza_da_vala_do_varjao.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/461/020_nelson_limpeza_da_vala_do_varjao.doc</t>
   </si>
   <si>
     <t>Indico realizar a limpeza da vala de drenagem localizada na região denominada Varjão, em nosso município.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/462/021_adilza_construir_calcada_em_frente_ao_psf.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/462/021_adilza_construir_calcada_em_frente_ao_psf.doc</t>
   </si>
   <si>
     <t>Indico realizar a construção de calçamento na quadra da UBS Moacir Fernandes de Moraes, de modo que seja nivelado o acesso à unidade de saúde ao nível do meio fio.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/463/022_casadim_construir_rede_agua_casa_do_quadro_de_comando_rede_eletrica_e_instalar_comba_d_agua_no_poco_do_joao_pessoa.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/463/022_casadim_construir_rede_agua_casa_do_quadro_de_comando_rede_eletrica_e_instalar_comba_d_agua_no_poco_do_joao_pessoa.doc</t>
   </si>
   <si>
     <t>Indico realizar a instalação de bomba d’água no poço artesiano do Assentamento João Pessoa, bem como a construção de quadro de comando, a implantação de rede elétrica e a execução de rede de distribuição de água.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/464/023_wilson_para_nininho_maquinas_para_joao_pessoa.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/464/023_wilson_para_nininho_maquinas_para_joao_pessoa.doc</t>
   </si>
   <si>
     <t>Indico a destinação de uma emenda parlamentar para a Associação dos Produtores de Leite do Assentamento João Pessoa, com intuito de adquirir um trator com implementos e uma fábrica de ração, para os produtores rurais.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/465/024_wilson_casa_de_acolhimento.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/465/024_wilson_casa_de_acolhimento.doc</t>
   </si>
   <si>
     <t>Indico realizar criação de um Centro de Acolhimento em nosso município.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/466/025_wilson_leite_para_as_criancas_de_0a_4_anos.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/466/025_wilson_leite_para_as_criancas_de_0a_4_anos.doc</t>
   </si>
   <si>
     <t>Indico a implantação de um programa social para realizar a doação de 1 litro de leite, diariamente, para as crianças da cidade, que tenham entre 0 e 4 anos.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/467/026_nilsinho_caminhao_limpa_fossa_para_favaro.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/467/026_nilsinho_caminhao_limpa_fossa_para_favaro.doc</t>
   </si>
   <si>
     <t>Indico realizar a destinação de um caminhão de hidrojateamento, para realizar a limpeza das fossas sépticas do município.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>Nilsinho</t>
-[...2 lines deleted...]
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/468/027_nilsinho_triturador_de_galho_para_favaro.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/468/027_nilsinho_triturador_de_galho_para_favaro.doc</t>
   </si>
   <si>
     <t>Indico realizar a destinação de um triturador de galhos.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/469/028_gustavo_regularizacao_fundiaria_urbana_e_periurbana_para_thiago_silva.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/469/028_gustavo_regularizacao_fundiaria_urbana_e_periurbana_para_thiago_silva.doc</t>
   </si>
   <si>
     <t>Indico realizar a regularização fundiária periurbana de nosso município, localidade do Varjão, Loteamento Renascer e áreas urbanas de nosso município.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/470/029_paulo_junio_construcao_de_um_monumento_do_padroeiro.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/470/029_paulo_junio_construcao_de_um_monumento_do_padroeiro.doc</t>
   </si>
   <si>
     <t>Indico realizar a construção de um monumento em homenagem a São José, padroeiro do Município, no acesso a nosso município.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/471/030_paulo_junio_pavimentacao_da_rua_elias_localizada_em_frente_a_escola_sao_sebastiao.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/471/030_paulo_junio_pavimentacao_da_rua_elias_localizada_em_frente_a_escola_sao_sebastiao.doc</t>
   </si>
   <si>
     <t>Indico realizar a pavimentação da Rua localizada em frente à Escola Municipal Professor Sebastião Gomes de Oliveira.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/472/031_adilza_aquisicao_de_fiat_mobi_para_centro_de_saude.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/472/031_adilza_aquisicao_de_fiat_mobi_para_centro_de_saude.doc</t>
   </si>
   <si>
     <t>Indico realizar a aquisição de um veículo Fiat Mobi para o Centro de Saúde Municipal.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/473/031_adilza_aquisicao_de_fiat_mobi_para_centro_de_saude.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/473/031_adilza_aquisicao_de_fiat_mobi_para_centro_de_saude.doc</t>
   </si>
   <si>
     <t>Indico realizar a limpeza das ruas, calçadas, praça, campo, quadra e Escola do Distrito de Nova Catanduva, a cada três meses.</t>
+  </si>
+  <si>
+    <t>477</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>Casadim, Adilza Soares, Juninho, Luzia da Saúde, Luzinete, Nelson de Oliveira, Nilsinho, Professor Gustavo Medeiros, Wilson Medeiros</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/477/033_nilson_bezerra_caminhao_cacamba_para_a_agricultura.doc</t>
+  </si>
+  <si>
+    <t>Indico realizar a destinação de um caminhão caçamba para a Secretaria Municipal de Agricultura e Meio Ambiente.</t>
+  </si>
+  <si>
+    <t>478</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/478/034_nilson_bezerra_caminhao_prancha_para_a_obra.doc</t>
+  </si>
+  <si>
+    <t>Indico realizar a destinação de um caminhão prancha para a Secretaria Municipal de Infraestrutura e Obras.</t>
+  </si>
+  <si>
+    <t>479</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/479/035_nilson_bezerra_adquiri_onibus_escolares.doc</t>
+  </si>
+  <si>
+    <t>Indico realizar a aquisição de ônibus escolares.</t>
+  </si>
+  <si>
+    <t>480</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/480/036_gustavo_hora_atividade_educacao.doc</t>
+  </si>
+  <si>
+    <t>Indico realizar a adoção de 60 % da carga horária de hora atividade dos professores municipais de forma não presencial, e o restante de forma presencial.</t>
+  </si>
+  <si>
+    <t>481</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/481/037_gustavo_kit_ferramentas_para_thiago_silva.doc</t>
+  </si>
+  <si>
+    <t>Indico realizar a destinação de 50 kits de ferramentas para a agricultura familiar.</t>
+  </si>
+  <si>
+    <t>482</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/482/038_gustavo_contratacao_de_profissional_de_educ._fisica.doc</t>
+  </si>
+  <si>
+    <t>Indico realizar a contratação de profissional de Educação Física para trabalhar com as turmas da Escola Municipal e da Creche Municipal.</t>
+  </si>
+  <si>
+    <t>483</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/483/039_luzia_emenda_para_adquiri_caminhonete_para_ubs_para_max_russi.doc</t>
+  </si>
+  <si>
+    <t>Indico realizar a destinação de uma emenda parlamentar para adquirir uma caminhonete 4x4 para a UBS Moacir Fernandes de Morais.</t>
+  </si>
+  <si>
+    <t>484</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/484/040_wilson_academia_ao_ar_livre_p_a_padre_josino_e_joao_pessoa.doc</t>
+  </si>
+  <si>
+    <t>Indico realizar a destinação de emenda parlamentar com intuito de viabilizar a aquisição de aparelhos de academia ao ar livre para os P. A. João Pessoa, Padre Josino, Márcio Pereira e Sandrini.</t>
+  </si>
+  <si>
+    <t>486</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/486/041_gustavo_strada_cabina_dupla_para_agricultura.doc</t>
+  </si>
+  <si>
+    <t>Indico realizar a destinação de um veículo modelo Strada, cabina dupla, para a Secretária Municipal de Agricultura e Meio Ambiente de nosso município.</t>
+  </si>
+  <si>
+    <t>487</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/487/042_nelson_reforma_do_quadro_do_poco_casinha_construir_cerca_em_volta.doc</t>
+  </si>
+  <si>
+    <t>Indico realizar a reforma do quadro de comando do poço artesiano que abastece o município, incluindo os pilares de sustentação, paredes, laje e telhado da cobertura, bem como a construção de cerca de alambrado no entorno da estrutura.</t>
+  </si>
+  <si>
+    <t>488</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/488/043_nilson_tavares_manter_uma_pessoa_na_rodoviaria.doc</t>
+  </si>
+  <si>
+    <t>Indico que seja autorizada a cessão de uso de espaço na Rodoviária Municipal para pessoa física ou jurídica, com a finalidade de instalação de atividade comercial, ficando o responsável encarregado da conservação e da limpeza do local, conforme previsto na Lei Municipal nº 920, de 23 de junho de 2023.</t>
+  </si>
+  <si>
+    <t>489</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/489/044_adilza_manutencao_no_posto_de_sude_do_padre_josino.doc</t>
+  </si>
+  <si>
+    <t>Indico que seja realizada a manutenção do posto de saúde do P. A. Padre Josino.</t>
+  </si>
+  <si>
+    <t>490</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/490/045_adilza_realizar_a_cobertura_do_barracao_da_comunidade_do_padre_josino.doc</t>
+  </si>
+  <si>
+    <t>Indico que seja realizada a cobertura do barracão da comunidade do P. A. Padre Josino.</t>
+  </si>
+  <si>
+    <t>491</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/491/046_casadim_patrolamento_e_encascalhamento_da_estrada_que_liga_o_marcio_pereira_ao_joao_pessoa_da_dona_luzia_ao_ped_de_galinha_que_vai_para_o_wison_medeiros.doc</t>
+  </si>
+  <si>
+    <t>Indico realizar o patrolamento e encascalhamento da estrada que liga o P.A. Márcio Pereira ao P.A. João Pessoa, da Dona Luzia ao pé de galinha que vai para o P.A. Wilson Medeiros.</t>
+  </si>
+  <si>
+    <t>492</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>Professor Gustavo Medeiros, Adilza Soares, Casadim, Juninho, Luzia da Saúde, Luzinete, Nelson de Oliveira, Nilsinho, Wilson Medeiros</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/492/047_gustavo_centro_integrado_de_bem_estar_animal.doc</t>
+  </si>
+  <si>
+    <t>Indico realizar a alocação de recursos para a criação do Centro Integrado de Bem-Estar Animal em nosso município.</t>
+  </si>
+  <si>
+    <t>493</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/493/048_gustavo_reforma_do_ginasio_de_esportes_e_construcao_de_quadra_de_areia.doc</t>
+  </si>
+  <si>
+    <t>Indico reformar o Ginásio de esportes Olício Pereira de Freitas, incluindo a construção de uma quadra de areia.</t>
+  </si>
+  <si>
+    <t>494</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/494/049_casdim_brinquedos_para_a_creche_municipal.doc</t>
+  </si>
+  <si>
+    <t>Indico realizar a aquisição de brinquedos para a Creche Padre Miguel Ortiz.</t>
+  </si>
+  <si>
+    <t>495</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/495/050_paulo_junio_instalar_placa_de_sinalizacao_na_rodovia_do_leite.doc</t>
+  </si>
+  <si>
+    <t>Indico realizar a instalação de placas de sinalização viária na Rodovia do Leite, indicando a presença de animais na pista, no trecho localizado próximo à propriedade do senhor Zezé.</t>
+  </si>
+  <si>
+    <t>496</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>Juninho, Adilza Soares, Casadim, Luzia da Saúde, Luzinete, Nelson de Oliveira, Nilsinho, Professor Gustavo Medeiros, Wilson Medeiros</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/496/051_paulo_junio_ecoterapia.doc</t>
+  </si>
+  <si>
+    <t>Indico realizar a oferta de equoterapia na rede pública de saúde de nosso município.</t>
+  </si>
+  <si>
+    <t>497</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Indico realizar a aquisição de uma moto bis para o posto dos Correios de nosso município.</t>
+  </si>
+  <si>
+    <t>498</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/498/053_nelson_instalar_placas_nas_estradas_vicinais_trevos_de_orientacao.doc</t>
+  </si>
+  <si>
+    <t>Indico realizar a instalação de placas de orientação de destino, nas estradas vicinais e nos trevos, orientado sobre a localização das comunidades rurais e assentamentos de nosso município.</t>
+  </si>
+  <si>
+    <t>499</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/499/054_adilza_caminhao_de_terra_nas_cahcaras_tadarimana.doc</t>
+  </si>
+  <si>
+    <t>Indico realizar a colocação de dois caminhões de cascalho na entrada da Associação do Rio Tadarima, próxima a chácara da senhora Noésia</t>
+  </si>
+  <si>
+    <t>500</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/500/055_nelson_calcada_das_praca.doc</t>
+  </si>
+  <si>
+    <t>Indico a construção de um calçadão aos fundos da Praça Central, localizado na Rua João Francisco Duarte.</t>
+  </si>
+  <si>
+    <t>501</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/501/056_wilson_reforma_do_posto_de_saude_do_joao_pessoa.doc</t>
+  </si>
+  <si>
+    <t>Indico realizar a reforma do posto de saúde do P. A. João Pessoa, incluindo a instalação de 02 ventilares e 01 aparelho de ar-condicionado.</t>
+  </si>
+  <si>
+    <t>502</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/502/057_adilza_bebedouro_sala_de_coleta_de_sangue.doc</t>
+  </si>
+  <si>
+    <t>Indico realizar a instalação de um aparelho bebedouro na sala de coleta de sangue do Centro de Saúde.</t>
+  </si>
+  <si>
+    <t>503</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/503/058_luzia_limpeza_do_posto_de_saude_da_serrinha.doc</t>
+  </si>
+  <si>
+    <t>Indico realizar a limpeza do posto de saúde da Serrinha.</t>
+  </si>
+  <si>
+    <t>504</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/504/059_luzia_academia_ao_ar_livre_para_serrinha_e_reta_mineira.doc</t>
+  </si>
+  <si>
+    <t>Indico realizar a destinação de academias ao ar livre para as comunidades da Serrinha e da Reta Mineira.</t>
+  </si>
+  <si>
+    <t>505</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/505/060_gustavo_rede_de_agua_em_nova_catanduva_-__a_extensao.doc</t>
+  </si>
+  <si>
+    <t>Indico realizar a extensão da rede de água que abastece o senhor Tunda, para proporcionar abastecimento às propriedades das senhoras Cidinha, Dolores e Conceição.</t>
+  </si>
+  <si>
+    <t>506</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/506/61_gustavo_rede_de_agua_sandrini.doc</t>
+  </si>
+  <si>
+    <t>Indico realização de estudos e a implantação da rede de encanação e abastecimento de água no assentamento Sandrini.</t>
+  </si>
+  <si>
+    <t>507</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/507/62_gustavo_alteracao_do_perimetro_urbano.doc</t>
+  </si>
+  <si>
+    <t>Indico a realização de estudos técnicos e a ampliação do perímetro urbano de São José do Povo.</t>
+  </si>
+  <si>
+    <t>509</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/509/063_nelson_placa_de_sinalizacao_do_cemiterio_municipal.doc</t>
+  </si>
+  <si>
+    <t>Indico realizar a instalação de placas de orientação de destino, indicando a localização do Cemitério Municipal.</t>
+  </si>
+  <si>
+    <t>510</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/510/064_casadim_substituicao_de_rede_de_agua_da_sandrini.doc</t>
+  </si>
+  <si>
+    <t>Indico realizar a substituição da encanação da rede de águia do P.A. Sandrini, do trecho compreendido do senhor Mauro à residência do senhor Japão.</t>
+  </si>
+  <si>
+    <t>511</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/511/065_luzia_instalacao_de_lixeira_no_centro_de_saude.doc</t>
+  </si>
+  <si>
+    <t>Indico realizar a instalação de uma lixeira com tampa para realizar o armazenamento do lixo comum do Centro de Saúde.</t>
+  </si>
+  <si>
+    <t>512</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/512/066_adilza_instalacao_de_impressoras_nas_salas_de_atendiemtno_madico_do_psf.doc</t>
+  </si>
+  <si>
+    <t>Indico realizar a instalação de impressoras multifuncionais nas salas de atendimento médico da UBS Moacir Fernandes de Morais.</t>
+  </si>
+  <si>
+    <t>513</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/513/067_nelson_construcao_de_praca_e_reforma_da_quadra_do_alto_bandeirantes.doc</t>
+  </si>
+  <si>
+    <t>Indico realizar a destinação de emenda parlamentar para realizar a construção de Praça e a reforma da quadra poliesportiva do alto Bandeirantes.</t>
+  </si>
+  <si>
+    <t>485</t>
+  </si>
+  <si>
+    <t>EMSP</t>
+  </si>
+  <si>
+    <t>Emenda Supressiva</t>
+  </si>
+  <si>
+    <t>CEF - Comissão de Economia e Finanças, CRJ - Comissão de Redação e Justiça, CSAS - Comissão de Saúde e Assistência Social</t>
+  </si>
+  <si>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/485/emenda__01_2026_-_pl_02.docx</t>
+  </si>
+  <si>
+    <t>Com fundamento no artigo 178, inciso I, do Regimento Interno desta Câmara Municipal de Vereadores, apresentamos a Emenda Supressiva nº 01, de 04 de março de 2026, ao Projeto de Lei nº 002, de 24 de fevereiro de 2026, que suprimi integralmente o art. 3 do referido projeto.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -849,69 +1320,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/474/001_luzia_projeto_de_lei_iraci.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/475/projeto__de_lei_vaga_para_medico.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/456/projeto_de_decreto_legislativo_01_-2025_contas_2024.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/441/001_nilson_bezerra_compra_de_patrola.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/442/002_nilson_bezerra_troca_de_pontes_de_madeira_por_aduelas.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/443/003_nilson_bezerra_caminhao_cacamba_para_sec._de_agricultura.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/444/004_adilza_veiculo_para_hemodialise_dep._max_russi.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/445/005_gustavo_curso_do_pre_enem_para_dep._thiago_silva.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/446/006_gustavo_emenda_para_deputado.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/447/007_adilza_quadra_para_nova_catanduva.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/448/008_adilza_caixa_d_agua_para_nova_cantuva.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/449/009_nilsinho_painel_de_led.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/450/010_wilson_solicita_caminhao_prancha_para_a_asproleite_para_senador_favaro.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/451/011_wilson_aquisicao_de_consultorio_odontologico_jayme_campos.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/452/012_wilson_onibus_terceira_idade.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/453/013_nilsinho_gratificacao_po_resultado.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/454/014_paulo_junio_rotatoria_e_letreiro_entrada_do_municipio.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/455/015_paulo_junio_construcao_de_um_portico.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/457/016_paulo_junio_dadetizacao_dos_orgaos_publicos.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/458/017_gustavo_reforma_da_ponte_localizada_no_salete_strozack_divisa_com_guiratinga.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/459/018_nilsinho_construcao_de_praca_no_residencial_benedito_medeiros.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/460/019_nelson_trator_gabinado_para_deputado_dilmar_dal_bosco.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/461/020_nelson_limpeza_da_vala_do_varjao.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/462/021_adilza_construir_calcada_em_frente_ao_psf.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/463/022_casadim_construir_rede_agua_casa_do_quadro_de_comando_rede_eletrica_e_instalar_comba_d_agua_no_poco_do_joao_pessoa.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/464/023_wilson_para_nininho_maquinas_para_joao_pessoa.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/465/024_wilson_casa_de_acolhimento.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/466/025_wilson_leite_para_as_criancas_de_0a_4_anos.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/467/026_nilsinho_caminhao_limpa_fossa_para_favaro.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/468/027_nilsinho_triturador_de_galho_para_favaro.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/469/028_gustavo_regularizacao_fundiaria_urbana_e_periurbana_para_thiago_silva.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/470/029_paulo_junio_construcao_de_um_monumento_do_padroeiro.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/471/030_paulo_junio_pavimentacao_da_rua_elias_localizada_em_frente_a_escola_sao_sebastiao.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/472/031_adilza_aquisicao_de_fiat_mobi_para_centro_de_saude.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/473/031_adilza_aquisicao_de_fiat_mobi_para_centro_de_saude.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/474/001_luzia_projeto_de_lei_iraci.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/475/projeto__de_lei_vaga_para_medico.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/508/projeto_taxa_de_coleta.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/456/projeto_de_decreto_legislativo_01_-2025_contas_2024.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/476/projeto_de_resolucao_01_galeira_lilas.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/441/001_nilson_bezerra_compra_de_patrola.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/442/002_nilson_bezerra_troca_de_pontes_de_madeira_por_aduelas.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/443/003_nilson_bezerra_caminhao_cacamba_para_sec._de_agricultura.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/444/004_adilza_veiculo_para_hemodialise_dep._max_russi.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/445/005_gustavo_curso_do_pre_enem_para_dep._thiago_silva.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/446/006_gustavo_emenda_para_deputado.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/447/007_adilza_quadra_para_nova_catanduva.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/448/008_adilza_caixa_d_agua_para_nova_cantuva.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/449/009_nilsinho_painel_de_led.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/450/010_wilson_solicita_caminhao_prancha_para_a_asproleite_para_senador_favaro.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/451/011_wilson_aquisicao_de_consultorio_odontologico_jayme_campos.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/452/012_wilson_onibus_terceira_idade.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/453/013_nilsinho_gratificacao_po_resultado.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/454/014_paulo_junio_rotatoria_e_letreiro_entrada_do_municipio.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/455/015_paulo_junio_construcao_de_um_portico.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/457/016_paulo_junio_dadetizacao_dos_orgaos_publicos.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/458/017_gustavo_reforma_da_ponte_localizada_no_salete_strozack_divisa_com_guiratinga.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/459/018_nilsinho_construcao_de_praca_no_residencial_benedito_medeiros.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/460/019_nelson_trator_gabinado_para_deputado_dilmar_dal_bosco.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/461/020_nelson_limpeza_da_vala_do_varjao.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/462/021_adilza_construir_calcada_em_frente_ao_psf.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/463/022_casadim_construir_rede_agua_casa_do_quadro_de_comando_rede_eletrica_e_instalar_comba_d_agua_no_poco_do_joao_pessoa.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/464/023_wilson_para_nininho_maquinas_para_joao_pessoa.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/465/024_wilson_casa_de_acolhimento.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/466/025_wilson_leite_para_as_criancas_de_0a_4_anos.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/467/026_nilsinho_caminhao_limpa_fossa_para_favaro.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/468/027_nilsinho_triturador_de_galho_para_favaro.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/469/028_gustavo_regularizacao_fundiaria_urbana_e_periurbana_para_thiago_silva.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/470/029_paulo_junio_construcao_de_um_monumento_do_padroeiro.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/471/030_paulo_junio_pavimentacao_da_rua_elias_localizada_em_frente_a_escola_sao_sebastiao.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/472/031_adilza_aquisicao_de_fiat_mobi_para_centro_de_saude.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/473/031_adilza_aquisicao_de_fiat_mobi_para_centro_de_saude.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/477/033_nilson_bezerra_caminhao_cacamba_para_a_agricultura.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/478/034_nilson_bezerra_caminhao_prancha_para_a_obra.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/479/035_nilson_bezerra_adquiri_onibus_escolares.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/480/036_gustavo_hora_atividade_educacao.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/481/037_gustavo_kit_ferramentas_para_thiago_silva.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/482/038_gustavo_contratacao_de_profissional_de_educ._fisica.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/483/039_luzia_emenda_para_adquiri_caminhonete_para_ubs_para_max_russi.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/484/040_wilson_academia_ao_ar_livre_p_a_padre_josino_e_joao_pessoa.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/486/041_gustavo_strada_cabina_dupla_para_agricultura.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/487/042_nelson_reforma_do_quadro_do_poco_casinha_construir_cerca_em_volta.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/488/043_nilson_tavares_manter_uma_pessoa_na_rodoviaria.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/489/044_adilza_manutencao_no_posto_de_sude_do_padre_josino.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/490/045_adilza_realizar_a_cobertura_do_barracao_da_comunidade_do_padre_josino.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/491/046_casadim_patrolamento_e_encascalhamento_da_estrada_que_liga_o_marcio_pereira_ao_joao_pessoa_da_dona_luzia_ao_ped_de_galinha_que_vai_para_o_wison_medeiros.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/492/047_gustavo_centro_integrado_de_bem_estar_animal.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/493/048_gustavo_reforma_do_ginasio_de_esportes_e_construcao_de_quadra_de_areia.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/494/049_casdim_brinquedos_para_a_creche_municipal.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/495/050_paulo_junio_instalar_placa_de_sinalizacao_na_rodovia_do_leite.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/496/051_paulo_junio_ecoterapia.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/498/053_nelson_instalar_placas_nas_estradas_vicinais_trevos_de_orientacao.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/499/054_adilza_caminhao_de_terra_nas_cahcaras_tadarimana.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/500/055_nelson_calcada_das_praca.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/501/056_wilson_reforma_do_posto_de_saude_do_joao_pessoa.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/502/057_adilza_bebedouro_sala_de_coleta_de_sangue.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/503/058_luzia_limpeza_do_posto_de_saude_da_serrinha.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/504/059_luzia_academia_ao_ar_livre_para_serrinha_e_reta_mineira.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/505/060_gustavo_rede_de_agua_em_nova_catanduva_-__a_extensao.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/506/61_gustavo_rede_de_agua_sandrini.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/507/62_gustavo_alteracao_do_perimetro_urbano.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/509/063_nelson_placa_de_sinalizacao_do_cemiterio_municipal.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/510/064_casadim_substituicao_de_rede_de_agua_da_sandrini.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/511/065_luzia_instalacao_de_lixeira_no_centro_de_saude.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/512/066_adilza_instalacao_de_impressoras_nas_salas_de_atendiemtno_madico_do_psf.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/513/067_nelson_construcao_de_praca_e_reforma_da_quadra_do_alto_bandeirantes.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2026/485/emenda__01_2026_-_pl_02.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H36"/>
+  <dimension ref="A1:H74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="119.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="199.85546875" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="199.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="237" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -956,937 +1427,1963 @@
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>18</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="F4" t="s">
+      <c r="H4" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>10</v>
       </c>
       <c r="D5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F5" t="s">
         <v>28</v>
       </c>
-      <c r="E5" t="s">
+      <c r="G5" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="F5" t="s">
+      <c r="H5" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E6" t="s">
         <v>33</v>
       </c>
-      <c r="B6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F6" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="D7" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="E7" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="F7" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="H7" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" t="s">
+        <v>38</v>
+      </c>
+      <c r="E8" t="s">
+        <v>39</v>
+      </c>
+      <c r="F8" t="s">
         <v>40</v>
       </c>
-      <c r="B8" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G8" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H8" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="E9" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="F9" t="s">
+        <v>40</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="G9" s="1" t="s">
+      <c r="H9" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
         <v>50</v>
       </c>
-      <c r="B10" t="s">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="D10" t="s">
+        <v>38</v>
+      </c>
+      <c r="E10" t="s">
+        <v>39</v>
+      </c>
+      <c r="F10" t="s">
         <v>51</v>
-      </c>
-[...7 lines deleted...]
-        <v>47</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>52</v>
       </c>
       <c r="H10" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>55</v>
       </c>
       <c r="D11" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="E11" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="F11" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H11" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D12" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="E12" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="F12" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H12" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D13" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="E13" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="F13" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>65</v>
       </c>
       <c r="H13" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>67</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
         <v>68</v>
       </c>
       <c r="D14" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="E14" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="F14" t="s">
+        <v>51</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="G14" s="1" t="s">
+      <c r="H14" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
         <v>72</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="D15" t="s">
+        <v>38</v>
+      </c>
+      <c r="E15" t="s">
+        <v>39</v>
+      </c>
+      <c r="F15" t="s">
         <v>73</v>
-      </c>
-[...7 lines deleted...]
-        <v>69</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H15" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>76</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
         <v>77</v>
       </c>
       <c r="D16" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="E16" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="F16" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H16" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D17" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="E17" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="F17" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="H17" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D18" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="E18" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="F18" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>87</v>
       </c>
       <c r="H18" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>89</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>90</v>
       </c>
       <c r="D19" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="E19" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="F19" t="s">
-        <v>86</v>
+        <v>73</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>91</v>
       </c>
       <c r="H19" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>93</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>94</v>
       </c>
       <c r="D20" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="E20" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="F20" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="H20" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D21" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="E21" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="F21" t="s">
-        <v>47</v>
+        <v>95</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="H21" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D22" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="E22" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="F22" t="s">
-        <v>64</v>
+        <v>95</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="H22" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D23" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="E23" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="F23" t="s">
-        <v>107</v>
+        <v>56</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>108</v>
       </c>
       <c r="H23" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>110</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
         <v>111</v>
       </c>
       <c r="D24" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="E24" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="F24" t="s">
-        <v>107</v>
+        <v>73</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>112</v>
       </c>
       <c r="H24" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>114</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
         <v>115</v>
       </c>
       <c r="D25" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="E25" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="F25" t="s">
-        <v>42</v>
+        <v>116</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="H25" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D26" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="E26" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="F26" t="s">
-        <v>30</v>
+        <v>116</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="H26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D27" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="E27" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="F27" t="s">
-        <v>69</v>
+        <v>51</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="H27" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D28" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="E28" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="F28" t="s">
-        <v>69</v>
+        <v>40</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="H28" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D29" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="E29" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="F29" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="H29" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D30" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="E30" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="F30" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="H30" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D31" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="E31" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="F31" t="s">
-        <v>140</v>
+        <v>78</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>141</v>
       </c>
       <c r="H31" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>143</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
         <v>144</v>
       </c>
       <c r="D32" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="E32" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="F32" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>145</v>
       </c>
       <c r="H32" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>147</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
         <v>148</v>
       </c>
       <c r="D33" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="E33" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="F33" t="s">
-        <v>86</v>
+        <v>34</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H33" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>151</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
         <v>152</v>
       </c>
       <c r="D34" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="E34" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="F34" t="s">
-        <v>86</v>
+        <v>56</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>153</v>
       </c>
       <c r="H34" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>155</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
         <v>156</v>
       </c>
       <c r="D35" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="E35" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="F35" t="s">
-        <v>42</v>
+        <v>95</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>157</v>
       </c>
       <c r="H35" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>159</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
         <v>160</v>
       </c>
       <c r="D36" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="E36" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="F36" t="s">
-        <v>42</v>
+        <v>95</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>161</v>
       </c>
       <c r="H36" t="s">
         <v>162</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>163</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>164</v>
+      </c>
+      <c r="D37" t="s">
+        <v>38</v>
+      </c>
+      <c r="E37" t="s">
+        <v>39</v>
+      </c>
+      <c r="F37" t="s">
+        <v>51</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H37" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>167</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>168</v>
+      </c>
+      <c r="D38" t="s">
+        <v>38</v>
+      </c>
+      <c r="E38" t="s">
+        <v>39</v>
+      </c>
+      <c r="F38" t="s">
+        <v>51</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H38" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>171</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>172</v>
+      </c>
+      <c r="D39" t="s">
+        <v>38</v>
+      </c>
+      <c r="E39" t="s">
+        <v>39</v>
+      </c>
+      <c r="F39" t="s">
+        <v>173</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H39" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>176</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>177</v>
+      </c>
+      <c r="D40" t="s">
+        <v>38</v>
+      </c>
+      <c r="E40" t="s">
+        <v>39</v>
+      </c>
+      <c r="F40" t="s">
+        <v>173</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H40" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>180</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>181</v>
+      </c>
+      <c r="D41" t="s">
+        <v>38</v>
+      </c>
+      <c r="E41" t="s">
+        <v>39</v>
+      </c>
+      <c r="F41" t="s">
+        <v>173</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H41" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>184</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>185</v>
+      </c>
+      <c r="D42" t="s">
+        <v>38</v>
+      </c>
+      <c r="E42" t="s">
+        <v>39</v>
+      </c>
+      <c r="F42" t="s">
+        <v>56</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H42" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>188</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>189</v>
+      </c>
+      <c r="D43" t="s">
+        <v>38</v>
+      </c>
+      <c r="E43" t="s">
+        <v>39</v>
+      </c>
+      <c r="F43" t="s">
+        <v>56</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H43" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>192</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>193</v>
+      </c>
+      <c r="D44" t="s">
+        <v>38</v>
+      </c>
+      <c r="E44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F44" t="s">
+        <v>56</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H44" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>196</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>197</v>
+      </c>
+      <c r="D45" t="s">
+        <v>38</v>
+      </c>
+      <c r="E45" t="s">
+        <v>39</v>
+      </c>
+      <c r="F45" t="s">
+        <v>13</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H45" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>200</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>201</v>
+      </c>
+      <c r="D46" t="s">
+        <v>38</v>
+      </c>
+      <c r="E46" t="s">
+        <v>39</v>
+      </c>
+      <c r="F46" t="s">
+        <v>78</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H46" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>204</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>205</v>
+      </c>
+      <c r="D47" t="s">
+        <v>38</v>
+      </c>
+      <c r="E47" t="s">
+        <v>39</v>
+      </c>
+      <c r="F47" t="s">
+        <v>56</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H47" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>208</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>209</v>
+      </c>
+      <c r="D48" t="s">
+        <v>38</v>
+      </c>
+      <c r="E48" t="s">
+        <v>39</v>
+      </c>
+      <c r="F48" t="s">
+        <v>116</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H48" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>212</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>213</v>
+      </c>
+      <c r="D49" t="s">
+        <v>38</v>
+      </c>
+      <c r="E49" t="s">
+        <v>39</v>
+      </c>
+      <c r="F49" t="s">
+        <v>34</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H49" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>216</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>217</v>
+      </c>
+      <c r="D50" t="s">
+        <v>38</v>
+      </c>
+      <c r="E50" t="s">
+        <v>39</v>
+      </c>
+      <c r="F50" t="s">
+        <v>51</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="H50" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>220</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>221</v>
+      </c>
+      <c r="D51" t="s">
+        <v>38</v>
+      </c>
+      <c r="E51" t="s">
+        <v>39</v>
+      </c>
+      <c r="F51" t="s">
+        <v>51</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H51" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>224</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>225</v>
+      </c>
+      <c r="D52" t="s">
+        <v>38</v>
+      </c>
+      <c r="E52" t="s">
+        <v>39</v>
+      </c>
+      <c r="F52" t="s">
+        <v>40</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H52" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>228</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>229</v>
+      </c>
+      <c r="D53" t="s">
+        <v>38</v>
+      </c>
+      <c r="E53" t="s">
+        <v>39</v>
+      </c>
+      <c r="F53" t="s">
+        <v>230</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H53" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>233</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>234</v>
+      </c>
+      <c r="D54" t="s">
+        <v>38</v>
+      </c>
+      <c r="E54" t="s">
+        <v>39</v>
+      </c>
+      <c r="F54" t="s">
+        <v>56</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H54" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>237</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>238</v>
+      </c>
+      <c r="D55" t="s">
+        <v>38</v>
+      </c>
+      <c r="E55" t="s">
+        <v>39</v>
+      </c>
+      <c r="F55" t="s">
+        <v>173</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H55" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>241</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>242</v>
+      </c>
+      <c r="D56" t="s">
+        <v>38</v>
+      </c>
+      <c r="E56" t="s">
+        <v>39</v>
+      </c>
+      <c r="F56" t="s">
+        <v>95</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H56" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>245</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>246</v>
+      </c>
+      <c r="D57" t="s">
+        <v>38</v>
+      </c>
+      <c r="E57" t="s">
+        <v>39</v>
+      </c>
+      <c r="F57" t="s">
+        <v>247</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H57" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>250</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>251</v>
+      </c>
+      <c r="D58" t="s">
+        <v>38</v>
+      </c>
+      <c r="E58" t="s">
+        <v>39</v>
+      </c>
+      <c r="F58" t="s">
+        <v>40</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="H58" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>254</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>255</v>
+      </c>
+      <c r="D59" t="s">
+        <v>38</v>
+      </c>
+      <c r="E59" t="s">
+        <v>39</v>
+      </c>
+      <c r="F59" t="s">
+        <v>116</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H59" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>258</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>259</v>
+      </c>
+      <c r="D60" t="s">
+        <v>38</v>
+      </c>
+      <c r="E60" t="s">
+        <v>39</v>
+      </c>
+      <c r="F60" t="s">
+        <v>51</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H60" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>262</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>263</v>
+      </c>
+      <c r="D61" t="s">
+        <v>38</v>
+      </c>
+      <c r="E61" t="s">
+        <v>39</v>
+      </c>
+      <c r="F61" t="s">
+        <v>116</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H61" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>266</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>267</v>
+      </c>
+      <c r="D62" t="s">
+        <v>38</v>
+      </c>
+      <c r="E62" t="s">
+        <v>39</v>
+      </c>
+      <c r="F62" t="s">
+        <v>78</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H62" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>270</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>271</v>
+      </c>
+      <c r="D63" t="s">
+        <v>38</v>
+      </c>
+      <c r="E63" t="s">
+        <v>39</v>
+      </c>
+      <c r="F63" t="s">
+        <v>51</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H63" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>274</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>275</v>
+      </c>
+      <c r="D64" t="s">
+        <v>38</v>
+      </c>
+      <c r="E64" t="s">
+        <v>39</v>
+      </c>
+      <c r="F64" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H64" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>278</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>279</v>
+      </c>
+      <c r="D65" t="s">
+        <v>38</v>
+      </c>
+      <c r="E65" t="s">
+        <v>39</v>
+      </c>
+      <c r="F65" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H65" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>282</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>283</v>
+      </c>
+      <c r="D66" t="s">
+        <v>38</v>
+      </c>
+      <c r="E66" t="s">
+        <v>39</v>
+      </c>
+      <c r="F66" t="s">
+        <v>56</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H66" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>286</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>287</v>
+      </c>
+      <c r="D67" t="s">
+        <v>38</v>
+      </c>
+      <c r="E67" t="s">
+        <v>39</v>
+      </c>
+      <c r="F67" t="s">
+        <v>56</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H67" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>290</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>291</v>
+      </c>
+      <c r="D68" t="s">
+        <v>38</v>
+      </c>
+      <c r="E68" t="s">
+        <v>39</v>
+      </c>
+      <c r="F68" t="s">
+        <v>230</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H68" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>294</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>295</v>
+      </c>
+      <c r="D69" t="s">
+        <v>38</v>
+      </c>
+      <c r="E69" t="s">
+        <v>39</v>
+      </c>
+      <c r="F69" t="s">
+        <v>116</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H69" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>298</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>299</v>
+      </c>
+      <c r="D70" t="s">
+        <v>38</v>
+      </c>
+      <c r="E70" t="s">
+        <v>39</v>
+      </c>
+      <c r="F70" t="s">
+        <v>40</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H70" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>302</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>303</v>
+      </c>
+      <c r="D71" t="s">
+        <v>38</v>
+      </c>
+      <c r="E71" t="s">
+        <v>39</v>
+      </c>
+      <c r="F71" t="s">
+        <v>13</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H71" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>306</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>307</v>
+      </c>
+      <c r="D72" t="s">
+        <v>38</v>
+      </c>
+      <c r="E72" t="s">
+        <v>39</v>
+      </c>
+      <c r="F72" t="s">
+        <v>51</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H72" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>310</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>311</v>
+      </c>
+      <c r="D73" t="s">
+        <v>38</v>
+      </c>
+      <c r="E73" t="s">
+        <v>39</v>
+      </c>
+      <c r="F73" t="s">
+        <v>116</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H73" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>314</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>10</v>
+      </c>
+      <c r="D74" t="s">
+        <v>315</v>
+      </c>
+      <c r="E74" t="s">
+        <v>316</v>
+      </c>
+      <c r="F74" t="s">
+        <v>317</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H74" t="s">
+        <v>319</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>