--- v1 (2026-01-13)
+++ v2 (2026-04-17)
@@ -54,3359 +54,3359 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Ivanildo Vilela da Silva</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/90/projeto_de_lei_n.001.2025.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/90/projeto_de_lei_n.001.2025.pdf</t>
   </si>
   <si>
     <t>Altera a lei nº 514 -  de 09 de abril de 2012 que trata da estrutura administrativa municipal de São José do Povo.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/91/projeto_de_lei_n._002.2025.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/91/projeto_de_lei_n._002.2025.pdf</t>
   </si>
   <si>
     <t>Altera-se a Lei Municipal nº 921/2023, de 08 de agosto de 2023, que dispõe sobre o Plano de Cargos, Carreira e vencimentos da Secreta de Saúde do Município de São José do Povo-MT, para criar o cargo de Psicólogo(a), e dá outras providências.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/92/projeto_de_lei_n.003.2025.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/92/projeto_de_lei_n.003.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração na Estrutura Administrativa do Município de São José do Povo, Lei 699/2017 - de 27 de janeiro de 2017 e Altera dispositivos da Lei n 969, de 06 de dezembro de 2024, que dispõe sobre a Criação da Procuradoria-Geral do Município, no Município de São José do Povo, e dá outras providências.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Altera o anexo previsto no artigo 2º da lei 396/2007 que trata da autorização ao poder executivo para escriturar lotes na área central da cidade, e dá outras providências.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/103/projeto_de_lei_n.005.2025.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/103/projeto_de_lei_n.005.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar contrato de concessão de uso de direito real de poço de artesiano de forma gratuita que entre si fazem o Município de São José do Povo-MT e Associação dos Produtores Rurais da Reta Mineira, e dá outras providências.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Nilsinho</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/106/projeto_de_lei_no_001_suprimento.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/106/projeto_de_lei_no_001_suprimento.docx</t>
   </si>
   <si>
     <t>Estabelece normas e procedimentos para a concessão e a aplicação de suprimentos de fundos no âmbito da Câmara Municipal de São José do Povo.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/138/projeto_de_lei_no_006.20251.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/138/projeto_de_lei_no_006.20251.pdf</t>
   </si>
   <si>
     <t>Estabelece as condições em que o Município de São José do Povo e os sujeitos passivos, pessoas físicas ou jurídicas, poderão celebrar transação ou aderir ao parcelamento de débitos inscritos em dívida ativa Mutirão de Negociação Fiscal 2025, promovido pelo Município de São José do Povo no período que indica.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/139/projeto_de_lei_no_007.20252_1.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/139/projeto_de_lei_no_007.20252_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 534/2012 que "Dispõe sobre os Código Tributário do Município de São José do Povo, e dá outras providência".</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/140/projeto_de_lei_no_008.20252.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/140/projeto_de_lei_no_008.20252.pdf</t>
   </si>
   <si>
     <t>Autorização para regulamentar a prestação de serviços para agricultura familiar e aos pequenos produtores rurais, através das patrulhas mecanizadas, e dá outras providencias.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/141/projeto_de_lei_no_009.20251.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/141/projeto_de_lei_no_009.20251.pdf</t>
   </si>
   <si>
     <t>Disciplina a prestação de serviços de Quilômetros rodados subsidiados pelo Município de São José do Povo-MT e dá outras providências.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/142/projeto_de_lei_no_010.20252.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/142/projeto_de_lei_no_010.20252.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de São José do Povo, por intermédio Poder Executivo, a firmar Termo de Parcelamento de Débitos Previdenciários.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/143/projeto_de_lei_no_011.2025.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/143/projeto_de_lei_no_011.2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 953/2024 de 27 de maio de 2024 para adequá-la as Diretrizes Estaduais do SUAS-Sistema Único de Assistência Social.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Luzia da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/181/projeto_de_lei_no_002_-2025_estatuto_tea_-_luzia.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/181/projeto_de_lei_no_002_-2025_estatuto_tea_-_luzia.pdf</t>
   </si>
   <si>
     <t>Cria o Estatuto Municipal da Pessoa com Transtorno de Espectro Autista – TEA, a Semana Municipal de Conscientização do Autismo, institui a Política Municipal de Atendimento aos Direitos da Pessoa com TEA e a Carteirinha de Identificação, e dá outras providências.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/182/of.gab.no_60.2025.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/182/of.gab.no_60.2025.pdf</t>
   </si>
   <si>
     <t>Altera o anexo previsto no artigo 2º da lei 396/2007 que trata de autorização ao Poder Executivo para escriturar lotes na área central da cidade e dá outras providências...</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/183/of.gab.no61.2025.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/183/of.gab.no61.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de créditos junto a Instituição Financeira, e dá outras providências.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/196/of.gab.no_077.2025.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/196/of.gab.no_077.2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a contrata operação de crédito junto a Instituição Financeira, e dá outras providências.".</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/197/of.gab.no_78.2025.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/197/of.gab.no_78.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Este projeto de lei à incremento no número de vagas para o cargo de Apoio Administrativo Educacional - Auxiliar, de 03 (três) para 07 (sete) vagas, e anuncia modificações nos Anexos II e V.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/198/of.gab.no_80.2025.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/198/of.gab.no_80.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar, no orçamento vigente, a abertura de crédito especial até o montante de R$873.000,00 (oitocentos e setenta e três mil reais).</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Gabinete da Presidência - GABP</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/199/projeto_de_lei_003-2025_sobre_verba_dos_servidores_da_camara.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/199/projeto_de_lei_003-2025_sobre_verba_dos_servidores_da_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de verba de natureza indenizatória para agente público da Câmara Municipal de São José do Povo e dá outras providências.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/218/of.gab.no_88.2025.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/218/of.gab.no_88.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração na Estrutura Administrativa do município de São José do Povo, Leis de Nº 514/2012, 573/2014 e 699/2017 e dá outras providências.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/219/of.gab.no91.2025.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/219/of.gab.no91.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo à redução do número de vagas de professor de 25(vinte e cinco) para 18(dezoito) vagas, e anuncia modificações nos Anexos II V.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/220/of.gab.no_92.2025.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/220/of.gab.no_92.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização da Lei Nº 953 de 27 de maio de 2024, que dispõe sobre a organização e funcionamento de Sistema Único de Assistência Social(SUAS) no município de São José do Povo-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/221/of.gab.no_93.2025_p.l._020.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/221/of.gab.no_93.2025_p.l._020.pdf</t>
   </si>
   <si>
     <t>Autoriza  o município de São José do Povo, por intermédio Poder Executivo, a firmar Termo de Parcelamento de débitos previdenciários.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/222/of.gab.no_93.2025_p.l._021.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/222/of.gab.no_93.2025_p.l._021.pdf</t>
   </si>
   <si>
     <t>Altera o anexo previsto no Artigo 2º da Lei Nº 396/2007 que trata de autorização ao Poder Executivo para escriturar lotes na área central da cidade e dá outras providências.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/236/of.gab.no97.2025_1.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/236/of.gab.no97.2025_1.pdf</t>
   </si>
   <si>
     <t>Autoriza a direção escolar da rede municipal de ensino a comunicar ao Conselho Tutelar do Município a relação dos alunos que apresentem ausências injustificadas às aulas no percentual superior a trinta por cento do quantitativo mensal.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/245/of.gab.no_103.2025_p.l._no23.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/245/of.gab.no_103.2025_p.l._no23.pdf</t>
   </si>
   <si>
     <t>Altera o anexo previsto no artigo 2º da lei 396/2007 que trata de autorização ao Poder Executivo para escriturar lotes na area central da cidade e dá outras providências...</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/246/of.gab.no_103.2025_p.l._no24.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/246/of.gab.no_103.2025_p.l._no24.pdf</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/247/of.gab.no_103.2025_p.l._no25.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/247/of.gab.no_103.2025_p.l._no25.pdf</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/262/pl_leg._luzia_-_nome_do_posto_da_reta_mioneira_04.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/262/pl_leg._luzia_-_nome_do_posto_da_reta_mioneira_04.pdf</t>
   </si>
   <si>
     <t>Denomina de Frederico Xavier de Sousa, o Posto de Atendimento Médico, localizado na comunidade da Reta Mineira, no município de São José do Povo – MT.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/263/projeto_de_lei_26_2025.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/263/projeto_de_lei_26_2025.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O SERVIÇO DE INSPEÇÃO MUNICIPAL–PRODUTOS DE ORIGEM ANIMAL (SIM) no Munícipio de São José do Povo.”</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/265/projeto_de_lei_27.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/265/projeto_de_lei_27.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Suplementar no orçamento vigente, no valor de R$ 900.317,38 (novecentos mil, trezentos e dezessete reais e trinta e oito centavos).</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/266/005_pl_nome_do_posto_de_saude_da_cerrinha_-__luzia.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/266/005_pl_nome_do_posto_de_saude_da_cerrinha_-__luzia.pdf</t>
   </si>
   <si>
     <t>Denomina de Joaquim José de Oliveira, o Posto de Atendimento Médico, localizado na comunidade da Serrinha, no município de São José do Povo – MT.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/269/projeto_de_lei_030.zip</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/269/projeto_de_lei_030.zip</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a firmar Contrato de Comodato de área pública, pelo prazo de 10 anos, com a empresa JAQUELINE SILVA DIAS inscrita no CNPJ 24.431.344/0001-13.”</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/270/projeto_de_lei_028.zip</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/270/projeto_de_lei_028.zip</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a firmar Contrato de Comodato de área pública, pelo prazo de 10 anos, com a empresa ARGAMASSA SÃO JOSÉ LTDA inscrita no CNPJ 60.109.487/0001-77.”</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/271/projeto_de_lei_029.zip</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/271/projeto_de_lei_029.zip</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a prorrogar e ampliar o objeto de Contrato de Comodato de área pública, pelo prazo de 10 anos, com a empresa PRATA INDUSTRIA E COMERCIO DE TINTAS LTDA inscrita sob o CNPJ 47.484.062/0001-80 (PRIMER COLLOR).”</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/287/projeto_de_lei_32-_credito_suplementar-_cmsjp_ass..pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/287/projeto_de_lei_32-_credito_suplementar-_cmsjp_ass..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO DUODÉCIMO DO PODER LEGISLATIVO NO VIGENTE ORÇAMENTO, ATRAVÉS DA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR.”.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/288/projeto_lei_33__aniversario_sjp_ass..pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/288/projeto_lei_33__aniversario_sjp_ass..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Especial no orçamento vigente, no valor de R$ 1.980.897,62 (um milhão, novecentos e oitenta mil, oitocentos e noventa e sete reais e sessenta e dois centavos), para a realização de eventos culturais e de fomento à economia criativa no Município de São José do Povo – MT, e dá outras providências.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/289/projeto_de_lei_31_ass..pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/289/projeto_de_lei_31_ass..pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR, NO VIGENTE ORÇAMENTO  A ABERTURA DE CRÉDITO ESPECIAL ATÉ O MONTANTE DE R$ 636.026,29 (SEISCENTOS E TRINTA E SEIS MIL VINTE E SEIS REAIS E VINTE E NOVE CENTAVOS).”</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/293/projeto_de_lei_31_credito.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/293/projeto_de_lei_31_credito.pdf</t>
   </si>
   <si>
     <t>Prezado Senhor Presidente, venho por meio deste encaminhar o Projeto de Lei de nº031 de 2025 “DISPÕE SOBRE AUTO-RIZAÇÃO PARA ABER-TURA DE CRÉDITO SUPLEMENTAR AO ORÇA-MENTO VIGENTE”.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/294/projeto_de_lei_34_-_vagas_de_apoio_administrativo_merendeiro_ass..pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/294/projeto_de_lei_34_-_vagas_de_apoio_administrativo_merendeiro_ass..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº34/2025- “Autoriza o Poder Executivo à ampliação no número de vagas de Apoio Administrativo Educacional – Merendeiro, passando de 2(dois) para 3(três) vagas, e anuncia modificações nos Anexos II e V.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/296/pl_006_verba_vereadores.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/296/pl_006_verba_vereadores.docx</t>
   </si>
   <si>
     <t>Institui e regulamenta a verba de natureza indenizatória, destinada ao ressarcimento das despesas realizadas no desempenho de atividades parlamentares externas de vereador, e dá outras providências.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/306/projeto_de_lei_35_reestruturacao_funprev_completo_ass..pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/306/projeto_de_lei_35_reestruturacao_funprev_completo_ass..pdf</t>
   </si>
   <si>
     <t>Projeto de Lei de nº35/2025- “Altera a redação da Lei Municipal n. 563 de 16 de novembro de 2013, que Reestruturou o Regime Próprio de Previdência Social do Município de São José do Povo e, dá outras providências”.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Adilza Soares</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/322/007_pl_adilza_nomeia_a_quadra_de_esporte_de_nova_catanduva.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/322/007_pl_adilza_nomeia_a_quadra_de_esporte_de_nova_catanduva.pdf</t>
   </si>
   <si>
     <t>Denomina de Afonso Camilo, a Quadra de Esportes, localizada no Distrito de Nova Catanduva, no município de São José do Povo – MT.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/334/projeto_de_lei_professores_ass..pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/334/projeto_de_lei_professores_ass..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo à redução do número de vagas de Professor de 25 (vinte e cinco) para 18 (dezoito) vagas, e anuncia modificações nos Anexos II e V.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/346/projeto_ppa_26-29_e_anexos.zip</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/346/projeto_ppa_26-29_e_anexos.zip</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o período de 2026/2029 do Município de São José do Povo-MT e dá outras providências.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/347/008_pl_adilza_nomeia_o_campo_de_nova_catanduva.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/347/008_pl_adilza_nomeia_o_campo_de_nova_catanduva.pdf</t>
   </si>
   <si>
     <t>Denomina de José da Silva Cordeiro, o Campo de Futebol, localizado no Distrito de Nova Catanduva, no município de São José do Povo – MT</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Casadim</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/348/009_pl__casadim_-_altera_nome_de_rua.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/348/009_pl__casadim_-_altera_nome_de_rua.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de nome na Rua Emílio Garrastazu Médici, localizada em nossa cidade, que passa a denominar-se Rua Nunito Honorato de Assunção.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/356/projeto_de_lei_oscip_saude_ass..pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/356/projeto_de_lei_oscip_saude_ass..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação de Termo de Parceria com Organização da Sociedade Civil de Interesse Público – “OSCIP´S” e dá outras providencias.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/380/projeto_ppa_of._187.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/380/projeto_ppa_of._187.pdf</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/381/of_190_projeto_no50__ldo.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/381/of_190_projeto_no50__ldo.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Lei de Diretrizes Orçamentária para o exercício financeiro de 2026 e dá outras providências”.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Juninho</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/395/010_pl_paulo_junio_autoriza_convenio_entre_roo_e_sjp.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/395/010_pl_paulo_junio_autoriza_convenio_entre_roo_e_sjp.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para o Município de São José do Povo celebrar convênios, termos de cooperação, termos de parceria e outros instrumentos congêneres com o Município de Rondonópolis, para atuação conjunta em áreas de interesse público comum e dá outras providências.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/396/011_pl_paulo_junio_autoriza_convenio_entre_sjp_e_pedra_preta.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/396/011_pl_paulo_junio_autoriza_convenio_entre_sjp_e_pedra_preta.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para o Município de São José do Povo celebrar convênios, termos de cooperação, termos de parceria e outros instrumentos congêneres com o Município de Pedra Preta, para atuação conjunta em áreas de interesse público comum e dá outras providências.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/397/012_pl_paulo_junio_autoriza_convenio_entre_sjp_e_poxoreu.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/397/012_pl_paulo_junio_autoriza_convenio_entre_sjp_e_poxoreu.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para o Município de São José do Povo celebrar convênios, termos de cooperação, termos de parceria e outros instrumentos congêneres com o Município de Poxoréu, para atuação conjunta em áreas de interesse público comum e dá outras providências.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/398/013_pl_paulo_junio_autoriza_convenio_entre_sjp_e_guiratinga.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/398/013_pl_paulo_junio_autoriza_convenio_entre_sjp_e_guiratinga.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para o Município de São José do Povo celebrar convênios, termos de cooperação, termos de parceria e outros instrumentos congêneres com o Município de Guiratinga, para atuação conjunta em áreas de interesse público comum e dá outras providências.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/400/projeto_de_lei_ppa_2026-2029_e_anexos.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/400/projeto_de_lei_ppa_2026-2029_e_anexos.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Plano Plurianual do município de São José do Povo-MT para o período de 2026 à 2029”.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/422/projeto_de_lei__e_anexos.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/422/projeto_de_lei__e_anexos.pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Lei LOA “Estima a Receita e Fixa a Despesa do Município de São José do Povo-MT para o Exercício de 2026, e dá outras providências.”.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>PDC</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/161/projeto_de_decreto_01_titulo_de_cidadao_ao_cm_silva_sa_-_nilson_bezerra.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/161/projeto_de_decreto_01_titulo_de_cidadao_ao_cm_silva_sa_-_nilson_bezerra.docx</t>
   </si>
   <si>
     <t>Autoriza a Câmara de Vereadores a conceder Título de Cidadão Honorário ao Senhor Wanderson da Silva Sá.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>Adilza Soares, Casadim, Luzia da Saúde, Professor Gustavo Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/332/projeto_de_decreto_02_titulo_de_cidadao_max_russi.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/332/projeto_de_decreto_02_titulo_de_cidadao_max_russi.docx</t>
   </si>
   <si>
     <t>Autoriza a Câmara de Vereadores a conceder Título de Cidadão Honorário ao Senhor Max Joel Russi.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/438/projeto_de_decreto_03_titulo_de_cidada_maria_gabriel_lopes.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/438/projeto_de_decreto_03_titulo_de_cidada_maria_gabriel_lopes.docx</t>
   </si>
   <si>
     <t>Autoriza a Câmara de Vereadores a conceder Título de Cidadã São-Joseense-do-Povo à Senhora Maria Lopes Gabriel.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/95/projeto_de_resolucao_01_de_23_de_janeiro_de_2025_altera_a_resolucao_0082024.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/95/projeto_de_resolucao_01_de_23_de_janeiro_de_2025_altera_a_resolucao_0082024.docx</t>
   </si>
   <si>
     <t>Dispõe sobre alterar o anexo I da resolução 008/2024 de 11 de abril de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/96/projeto_de_resolucao_02_de_23_de_janeiro_de_2025.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/96/projeto_de_resolucao_02_de_23_de_janeiro_de_2025.docx</t>
   </si>
   <si>
     <t>Regulamenta a concessão de diárias aos vereadores e servidores da Câmara Municipal de São José do Povo e dá outras providências.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/267/projeto_de_resolucao_03_comissao_de_revisao_do_ri.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/267/projeto_de_resolucao_03_comissao_de_revisao_do_ri.docx</t>
   </si>
   <si>
     <t>Cria Comissão Temporária para promover a revisão do Regimento Interno da Câmara Municipal de São José do Povo e dá outras providências.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>RQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/216/001_paulo_junio_projeto_do_portico.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/216/001_paulo_junio_projeto_do_portico.docx</t>
   </si>
   <si>
     <t>Requer informações e documentos do Poder Executivo.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/217/002_paulo_junio_boletins_de_arrecadacao.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/217/002_paulo_junio_boletins_de_arrecadacao.docx</t>
   </si>
   <si>
     <t>Requer informações e documentos do Poder Executivo, por intermédio da Secretaria Municipal de Finanças.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>CRJ - Comissão de Redação e Justiça</t>
   </si>
   <si>
     <t>Solicita informações acerca do PL nº 010</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/227/004_paulo_junio_relatorio_de_remedios.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/227/004_paulo_junio_relatorio_de_remedios.docx</t>
   </si>
   <si>
     <t>Requer, com fundamento no Regimento Interno e na Lei Orgânica do Município, a relação completa dos medicamentos existentes e em falta na Unidade Básica de Saúde e no Centro de Saúde.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/238/005_nilsinho_requer_analise_da_agua.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/238/005_nilsinho_requer_analise_da_agua.docx</t>
   </si>
   <si>
     <t>Requer, com fundamento no Regimento Interno e na Lei Orgânica do Município, a análise da água fornecida a nossa população.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/333/006_paulo_junio_requer_informacoes_sobre_a_nao_celebracao_do_convenio_do_rodeio.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/333/006_paulo_junio_requer_informacoes_sobre_a_nao_celebracao_do_convenio_do_rodeio.docx</t>
   </si>
   <si>
     <t>Requer informações e documentos ao Poder Executivo.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>CEC - Comissão de Educação e Cultura, CRJ - Comissão de Redação e Justiça</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/344/007_comissoes_solicitam_informacoes_sobre_a_reducao_de_vagas_de_professores.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/344/007_comissoes_solicitam_informacoes_sobre_a_reducao_de_vagas_de_professores.docx</t>
   </si>
   <si>
     <t>Requer informações ao Poder Executivo.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>Wilson Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/370/requerimento_008_wilson_marins_medeiros.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/370/requerimento_008_wilson_marins_medeiros.docx</t>
   </si>
   <si>
     <t>Requer informações e documentos do Poder Executivo, por meio da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/108/009_wilson_leite_para_as_criancas_de_0a_4_anos.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/108/009_wilson_leite_para_as_criancas_de_0a_4_anos.doc</t>
   </si>
   <si>
     <t>Indico a implantação de um programa social para realizar a doação de 1 litro de leite, diariamente, para as crianças da cidade, que tenham entre 0 e 4 anos.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/110/011_nilsinho_emenda_para_adquiri_veiculo_para_a_camara.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/110/011_nilsinho_emenda_para_adquiri_veiculo_para_a_camara.doc</t>
   </si>
   <si>
     <t>Indico a destinação de uma emenda parlamentar para a aquisição de um veículo.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Professor Gustavo Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/111/012_gustavo_aquisicao_de_caminhao_lipa_fossa.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/111/012_gustavo_aquisicao_de_caminhao_lipa_fossa.doc</t>
   </si>
   <si>
     <t>Indico a aquisição de um caminhão de hidrojateamento, para realizar a limpeza das fossas sépticas do município.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/113/014_construcao_de_refeitorio_na_escola_sao_sebastiao.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/113/014_construcao_de_refeitorio_na_escola_sao_sebastiao.doc</t>
   </si>
   <si>
     <t>Indico a construção de refeitório na Escola Municipal Professor Sebastião Gomes de Oliveira.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/114/015_adilza_caixa_de_agua_para_nova_catanduva.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/114/015_adilza_caixa_de_agua_para_nova_catanduva.doc</t>
   </si>
   <si>
     <t>Indico a instalação de uma nova Caixa d´água em Nova Catanduva, em formato de taça, com capacidade de armazenagem para 30 mil litros.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/116/017_adilza_construcao_de_um_portico.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/116/017_adilza_construcao_de_um_portico.doc</t>
   </si>
   <si>
     <t>Indico a construção de um pórtico na estrada do município, no acesso da MT-270.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Luzia da Saúde, Adilza Soares, Casadim, Nelson de Oliveira, Nilsinho, Professor Gustavo Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/117/018_luzia_construcao_de_ponte_na_regiao_da_mata.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/117/018_luzia_construcao_de_ponte_na_regiao_da_mata.doc</t>
   </si>
   <si>
     <t>Indico a construção de uma ponte na região da Mata, localizada no Assentamento Padre Josimo.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Professor Gustavo Medeiros, Adilza Soares, Casadim, Juninho, Luzia da Saúde, Luzinete, Nelson de Oliveira, Nilsinho, Wilson Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/129/029_gustavo_curso_preparatorio_enem.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/129/029_gustavo_curso_preparatorio_enem.doc</t>
   </si>
   <si>
     <t>Indico a criação de curso preparatório para o exame Nacional do Ensino Médio e vestibulares em nosso município.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/133/033_luzia_ar-condicionado_em_caminhoes_do_patio.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/133/033_luzia_ar-condicionado_em_caminhoes_do_patio.doc</t>
   </si>
   <si>
     <t>Indico a instalação de aparelhos de ar-condicionado nos caminhões, do tipo caçamba, da Secretária Municipal de Infraestrutura e Obras.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>Juninho, Adilza Soares, Casadim, Luzia da Saúde, Luzinete, Nelson de Oliveira, Nilsinho, Professor Gustavo Medeiros, Wilson Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/135/035_paulo_junio_terraceador_-_curvas_de_nivel.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/135/035_paulo_junio_terraceador_-_curvas_de_nivel.doc</t>
   </si>
   <si>
     <t>Indico a aquisição de um terraceador de arrasto para a Secretaria Municipal de Agricultura e Meio Ambiente.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>Nilsinho, Adilza Soares, Casadim, Juninho, Luzia da Saúde, Luzinete, Nelson de Oliveira, Professor Gustavo Medeiros, Wilson Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/144/037_nilsinho_cep_rural.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/144/037_nilsinho_cep_rural.doc</t>
   </si>
   <si>
     <t>Indico a criação do CEP Rural, para promover a identificação das propriedades rurais.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>Wilson Medeiros, Adilza Soares, Casadim, Juninho, Luzia da Saúde, Luzinete, Nelson de Oliveira, Nilsinho, Professor Gustavo Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/145/038_wilson_aquisicao_de_consultorio_odontologico.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/145/038_wilson_aquisicao_de_consultorio_odontologico.doc</t>
   </si>
   <si>
     <t>Indica realizar a destinação de emenda parlamentar para a aquisição de um consultório odontológico ambulante, com intuito de realizar atendimento na zona rural.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/146/039_adilza_veiculo_para_a_secretaria_de_saude.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/146/039_adilza_veiculo_para_a_secretaria_de_saude.doc</t>
   </si>
   <si>
     <t>Indico realizar a aquisição de um veículo de passeio para a Secretária de Saúde, para o transporte de pacientes.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/147/040_gustavo_reforma_da_feira.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/147/040_gustavo_reforma_da_feira.doc</t>
   </si>
   <si>
     <t>Indico realizar a reforma da Feira Livre Municipal.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/148/041_gustavo_ampliacao_do_cemiterio.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/148/041_gustavo_ampliacao_do_cemiterio.doc</t>
   </si>
   <si>
     <t>Indico a ampliação do terreno do Cemitério Municipal.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/149/042_nilsinho_gps_maquinas_da_sec_de_agricultura.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/149/042_nilsinho_gps_maquinas_da_sec_de_agricultura.doc</t>
   </si>
   <si>
     <t>Indico realizar a instalação de GPS nas máquinas agrícolas da Secretaria Municipal de Agricultura e Meio Ambiente.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/150/043_adilza_quebra_molas_nova_catanduva.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/150/043_adilza_quebra_molas_nova_catanduva.doc</t>
   </si>
   <si>
     <t>Indico realizar a construção de três quebra-molas, redutores de velocidade, na Rua Principal do Distrito de Nova Catanduva.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/151/044_adilza_coleta_de_lixo_na_regiao_dos_18.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/151/044_adilza_coleta_de_lixo_na_regiao_dos_18.doc</t>
   </si>
   <si>
     <t>Indico realizar a coleta do lixo dos moradores que residem às margens da Rodovia do Leite.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/152/045_luzia_reforma_dos_postos_de_saude.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/152/045_luzia_reforma_dos_postos_de_saude.doc</t>
   </si>
   <si>
     <t>Indico realizar reforma nos postos de saúde localizados na zona rural, bem como equipar os que se encontram com insuficiência de equipamentos.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/153/046_luzia_ponto_de_onibus_reta_mineira.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/153/046_luzia_ponto_de_onibus_reta_mineira.doc</t>
   </si>
   <si>
     <t>Indico realizar a construção de um ponto de ônibus na Reta Mineira, em frente ao Top 10, de forma a atender os pacientes da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>Nelson de Oliveira, Adilza Soares, Casadim, Juninho, Luzia da Saúde, Luzinete, Nilsinho, Professor Gustavo Medeiros, Wilson Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/154/047_nelson_veiculo_sec._de_agricultura.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/154/047_nelson_veiculo_sec._de_agricultura.doc</t>
   </si>
   <si>
     <t>Indico a destinação de emenda parlamentar para proporcionar a aquisição de um veículo para a Secretária Municipal de Agricultura.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/155/048_nelson_sala_multifuncional.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/155/048_nelson_sala_multifuncional.doc</t>
   </si>
   <si>
     <t>Indico a destinação de emenda parlamentar para viabilizar a construção de salas de recurso Multifuncional, Laboratório de Informática e de Ciências.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>Luzinete</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/156/049_luzinete_eletricidade_residencial_arlindo.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/156/049_luzinete_eletricidade_residencial_arlindo.doc</t>
   </si>
   <si>
     <t>Indico realizar a instalação de rede de energia elétrica no Residencial Arlindo Antônio de Souza.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/157/050_wilson_casa_de_acolhimento.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/157/050_wilson_casa_de_acolhimento.doc</t>
   </si>
   <si>
     <t>Indico realizar criação de um Centro de Acolhimento em nosso município.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/158/051_wilson_onibus_terceira_idade.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/158/051_wilson_onibus_terceira_idade.doc</t>
   </si>
   <si>
     <t>Indico realizar a destinação de uma emenda parlamentar para a aquisição de um ônibus, para atender às atividades do Grupo da Terceira Idade.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/159/052_gustavo_programa_de_regularizacao_fundiaria.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/159/052_gustavo_programa_de_regularizacao_fundiaria.doc</t>
   </si>
   <si>
     <t>Indico realizar a implementação de um programa de regularização fundiária em nosso município.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/160/053_luzia_auxilio_financeiro_acs_e_ace.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/160/053_luzia_auxilio_financeiro_acs_e_ace.doc</t>
   </si>
   <si>
     <t>Indico instituir repasse aos agentes comunitários de saúde – ACS, e aos agentes de combate ás endemias – ACE, incentivo financeiro adicional.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/162/054_luzia_bicicletas_eletricas_acs.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/162/054_luzia_bicicletas_eletricas_acs.doc</t>
   </si>
   <si>
     <t>Indico a destinação de bicicletas elétricas para os Agentes Comunitárias de Saúde de nosso município.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Nelson de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/163/055_nelson_cameras_de_monitoramento_salas_de_aula_e_onibus.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/163/055_nelson_cameras_de_monitoramento_salas_de_aula_e_onibus.doc</t>
   </si>
   <si>
     <t>Indico realizar a instalação de câmeras de monitoramento nas salas de aula e ônibus do transporte escolar.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>Casadim, Adilza Soares, Juninho, Luzia da Saúde, Luzinete, Nelson de Oliveira, Nilsinho, Professor Gustavo Medeiros, Wilson Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/164/056_nilson_bezerra_van_para_transporte_de_isosos_da_zona_rural.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/164/056_nilson_bezerra_van_para_transporte_de_isosos_da_zona_rural.doc</t>
   </si>
   <si>
     <t>Indico realizar a destinação de uma van para realizar o transporte dos idosos residentes na zona rural para participarem das oficinas da Secretaria de Assistência Social, realizadas na zona urbana do município.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/165/057_casadim_abertura_de_rua_no_varjao.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/165/057_casadim_abertura_de_rua_no_varjao.doc</t>
   </si>
   <si>
     <t>Indico realizar a abertura de uma rua ligando a Rua João Francisco Duarte com a região do Varjão.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/166/058_gustavo_limpeza_do_alto_bandeirantes.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/166/058_gustavo_limpeza_do_alto_bandeirantes.doc</t>
   </si>
   <si>
     <t>Indico realizar a limpeza dos logradouros da localidade do Alto Bandeirantes.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/167/059_luzia_internet_nos_postos_de_saude_zona_rural.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/167/059_luzia_internet_nos_postos_de_saude_zona_rural.doc</t>
   </si>
   <si>
     <t>Indico realizar a instalação de pontos de acesso à internet nos postos de atendimento localizados na zona rural.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/168/060_paulo_junio_faixa_de_pedestres_e_quebra_molas_em_frente_a_igreja_so_o_senhor_e_deus.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/168/060_paulo_junio_faixa_de_pedestres_e_quebra_molas_em_frente_a_igreja_so_o_senhor_e_deus.doc</t>
   </si>
   <si>
     <t>Indico realizar a construção de faixa de pedestre e redutor de velocidade em frente à Igreja Só o Senhor é Deus, localizada na Rua Cândido Borges Leal.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/169/061_paulo_junio_instalacao_de_ar-condicionado_nos_postos_de_saude_zona_rural.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/169/061_paulo_junio_instalacao_de_ar-condicionado_nos_postos_de_saude_zona_rural.doc</t>
   </si>
   <si>
     <t>Indico realizar a instalação de aparelhos de ar-condicionado nos postos de saúde localizados na zona rural.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/170/062_adilza_limpeza_da_rede_eletrica_do_poco_de_nova_catanduva.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/170/062_adilza_limpeza_da_rede_eletrica_do_poco_de_nova_catanduva.doc</t>
   </si>
   <si>
     <t>Indico realizar a limpeza da linha de transmissão elétrica até a caixa d’água em Nova Catanduva, localizada do poço até a caixa d’água.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/171/063_adilza_patrolamento_da_estarda_do_ponto_chic.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/171/063_adilza_patrolamento_da_estarda_do_ponto_chic.doc</t>
   </si>
   <si>
     <t>Indico a realizar o patrolamento da estrada do Ponto Chic.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/172/064_nilson_bezerra_estacionamento_no_hospital.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/172/064_nilson_bezerra_estacionamento_no_hospital.doc</t>
   </si>
   <si>
     <t>Indico abrir um portão no Hospital Municipal, em frente à Cohab André Maggi, de forma a disponibilizar um estacionamento para veículos.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/173/065_luzia_multiprofissionais_para_neuro_divergentes.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/173/065_luzia_multiprofissionais_para_neuro_divergentes.doc</t>
   </si>
   <si>
     <t>Indico realizar a oferta de multiprofissionais na rede de saúde pública para atender as crianças neuro divergentes de nosso município.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/174/066_nilsinho_uso_da_escola_agricola_-_fabrica_de_ceramica.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/174/066_nilsinho_uso_da_escola_agricola_-_fabrica_de_ceramica.doc</t>
   </si>
   <si>
     <t>Indico realizar a elaboração de projeto para a viabilizar a utilização da área da Escola Agrícola (ESAGRO), em comodato, como incentivo à instalação de indústrias em nosso município.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/175/067_wilson_patrolar_estarada_que_vai_para_joao_pessoa.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/175/067_wilson_patrolar_estarada_que_vai_para_joao_pessoa.doc</t>
   </si>
   <si>
     <t>Indico realizar o patrolamento da estrada localizada do trecho entre a propriedade do senhor Aderval até o P.A. João Pessoa</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/176/068_wilson_limpeza_das_ruas_e_encascalhamento.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/176/068_wilson_limpeza_das_ruas_e_encascalhamento.doc</t>
   </si>
   <si>
     <t>Indico realizar a limpeza das ruas de nossa cidade e encascalhamentos das vias que não dispõem de pavimentação asfáltica.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/177/069_wilson_atualizar_as_placas_de_nome_de_rua.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/177/069_wilson_atualizar_as_placas_de_nome_de_rua.doc</t>
   </si>
   <si>
     <t>Indico que seja colocado o nome atualizado das ruas nas placas de identificação.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/178/070_gustavo_mini_parque_industrial.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/178/070_gustavo_mini_parque_industrial.doc</t>
   </si>
   <si>
     <t>Indico realizar a criação de um mini parque industrial na área da antiga escola agrícola.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/179/071_gustavo_criacao_de_area_de_lazer_no_campo_de_futebol.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/179/071_gustavo_criacao_de_area_de_lazer_no_campo_de_futebol.doc</t>
   </si>
   <si>
     <t>Indico realizar a construção de uma área de lazer e pratica esportiva no campo de futebol.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/180/072_luzinete_pagamento_da_conta_de_agua_por_qr_code.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/180/072_luzinete_pagamento_da_conta_de_agua_por_qr_code.doc</t>
   </si>
   <si>
     <t>Indico realizar a colocação de Qr Code nas faturas de água do município, de forma a proporcionar pagamento via pix.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/187/073_nelson_lixeira_publica.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/187/073_nelson_lixeira_publica.doc</t>
   </si>
   <si>
     <t>Indico realizar a instalação de mais lixeiras públicas em nossa cidade.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/188/074_nelson_faixa_de_pedestre_em_frente_as_escolas.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/188/074_nelson_faixa_de_pedestre_em_frente_as_escolas.doc</t>
   </si>
   <si>
     <t>Indico realizar a instalação de faixas elevadas em frente às instituições de ensino: escola Ludovico Vieira de Camargo e Creche Padre Miguel Ortiz.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/189/075_wilson_reforma_do_salao_da_terceira_idade.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/189/075_wilson_reforma_do_salao_da_terceira_idade.doc</t>
   </si>
   <si>
     <t>Indico realizar a destinação de emenda parlamentar com intuito de viabilizar a reforma do salão da Associação da Terceira Idade.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/190/076_wilson_campo_com_iluminacao_p._a._joao_pessoa.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/190/076_wilson_campo_com_iluminacao_p._a._joao_pessoa.doc</t>
   </si>
   <si>
     <t>Indico realizar a construção de um campo de futebol com iluminação no P. A. João Pessoa</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/191/077_wilson_academia_ao_ar_livre_p_a_padre_josino_e_joao_pessoa.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/191/077_wilson_academia_ao_ar_livre_p_a_padre_josino_e_joao_pessoa.doc</t>
   </si>
   <si>
     <t>Indico realizar a destinação de emenda parlamentar com intuito de viabilizar a aquisição de aparelhos de academia ao ar livre para os P. A. João Pessoa e Padre Josino.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/192/078_gustavo_reforma_de_ponte_na_cascata_e_nova_catnduva.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/192/078_gustavo_reforma_de_ponte_na_cascata_e_nova_catnduva.doc</t>
   </si>
   <si>
     <t>Indico realizar manutenção nas pontes localizadas no limite do nosso município com o município de Rondonópolis, e na região de Nova Catanduva, localizada em frete à propriedade do senhor Aristide.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/193/079_gustavo_rede_de_agua_em_nova_catanduva_-__a_extensao.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/193/079_gustavo_rede_de_agua_em_nova_catanduva_-__a_extensao.doc</t>
   </si>
   <si>
     <t>Indico realizar a extensão da rede de água que abastece o senhor Tunda, para proporcionar abastecimento às propriedades das senhoras Cidinha, Dolores e Conceição.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/194/080_gustavo_programa_de_estagio.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/194/080_gustavo_programa_de_estagio.doc</t>
   </si>
   <si>
     <t>Indico realizar a criação de programa de estágio na Administração Pública Municipal.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/195/081_nilsinho_regularizacao_fundiaria_cohab_andre_maggi.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/195/081_nilsinho_regularizacao_fundiaria_cohab_andre_maggi.doc</t>
   </si>
   <si>
     <t>Indico realizar regularização fundiária das propriedades localizadas na Cohab André Maggi, em nosso município.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/200/082_adilza_manutencao_na_rodovia_do_leite.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/200/082_adilza_manutencao_na_rodovia_do_leite.doc</t>
   </si>
   <si>
     <t>Indico realizar manutenção na Rodovia do Leite, com a colocação de manilha na baixada próxima às propriedades dos senhores José Martins e Neném.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/201/083_adilza_bebedouro_posto_de_saude_nova_catanduva.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/201/083_adilza_bebedouro_posto_de_saude_nova_catanduva.doc</t>
   </si>
   <si>
     <t>Indico realizar a instalação de bebedouro no posto de saúde de Nova Catanduva.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/202/084_adilza_estrado_do_joao_bruno_a_nova_catanduva.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/202/084_adilza_estrado_do_joao_bruno_a_nova_catanduva.doc</t>
   </si>
   <si>
     <t>Indico realizar a manutenção da estrada rural localizado do trecho entre a propriedade do senhor João Bruno ao Distrito de Nova Catanduva.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/203/085_wilson_raio_x_dentario.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/203/085_wilson_raio_x_dentario.doc</t>
   </si>
   <si>
     <t>Indico realizar a aquisição de um aparelho de Raio-X Odontológico para a UBS Moacir Fernandes de Morais.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/204/086_wilson_arumar_estradas_sandrini_e_marcio_pereira.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/204/086_wilson_arumar_estradas_sandrini_e_marcio_pereira.doc</t>
   </si>
   <si>
     <t>Indico realizar o encascalhamento e patrolamento das estradas dos P. A. s Sandrini e Márcio Pereira.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/205/087_wilson_emenda_para_adquirir_caminhonete_para_ubs.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/205/087_wilson_emenda_para_adquirir_caminhonete_para_ubs.doc</t>
   </si>
   <si>
     <t>Indico realizar a destinação de emenda parlamentar para a aquisição de um veículo do tipo caminhonete para atender à demanda da UBS Moacir Fernandes de Morais.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/206/088_gustavo_emenda_de_caminhote_para_sec_de_obras.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/206/088_gustavo_emenda_de_caminhote_para_sec_de_obras.doc</t>
   </si>
   <si>
     <t>Indico realizar a destinação de um veículo do tipo pick-up para a Secretária Municipal de Infraestrutura e Obras.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/207/089_gustavo_lei_lucas_-_curso_de_primeiros_socorros.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/207/089_gustavo_lei_lucas_-_curso_de_primeiros_socorros.doc</t>
   </si>
   <si>
     <t>Indico a realização de capacitação dos professores e profissionais da educação em primeiros socorros.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/208/090_casadim_quadro_de_comando_poco_do_joao_pessoa.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/208/090_casadim_quadro_de_comando_poco_do_joao_pessoa.doc</t>
   </si>
   <si>
     <t>Indico a construção de um quadro de comando no poço artesiano do P. A. João Pessoa.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/209/091_nelson_iluminacao_da_rodovia_ao_residencial_arlindo.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/209/091_nelson_iluminacao_da_rodovia_ao_residencial_arlindo.doc</t>
   </si>
   <si>
     <t>Indico realizar a instalação de iluminação do trecho compreendido entre a MT-470 até o Residencial Arlindo Antônio de Souza.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/210/092_paulo_junio_rotatoria_e_letreiro_entrada_do_municipio.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/210/092_paulo_junio_rotatoria_e_letreiro_entrada_do_municipio.doc</t>
   </si>
   <si>
     <t>Indico realizar a construção de uma rotatória no acesso a nosso município, por meio da MT-270, com a instalação de um letreiro como o nome do município.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/211/093_luzia_enumeracao_das_residencias_urbanas.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/211/093_luzia_enumeracao_das_residencias_urbanas.doc</t>
   </si>
   <si>
     <t>Indico realizar a enumeração das residências de nossa cidade.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/212/094_luzia_internet_na_feira.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/212/094_luzia_internet_na_feira.doc</t>
   </si>
   <si>
     <t>Indico realizar a instalação de internet Wi-Fi na Feira Livre Municipal.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/213/095_luzia_encascalhamento_estrada_do_alagoano.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/213/095_luzia_encascalhamento_estrada_do_alagoano.doc</t>
   </si>
   <si>
     <t>Indico realizar o encascalhamento da estrada que dá acesso à propriedade do senhor José da Laza, localizada na região do Alagoano.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/214/096_gustavo_quadra_de_esporte.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/214/096_gustavo_quadra_de_esporte.doc</t>
   </si>
   <si>
     <t>Indico realizar a construção de uma quadra poliesportiva na Escola Professor Sebastião Gomes de Oliveira.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/215/097_paulo_junio_encascalhamento_joao_pessoa.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/215/097_paulo_junio_encascalhamento_joao_pessoa.doc</t>
   </si>
   <si>
     <t>Indico realizar o patrolamento e encascalhamento das vias do Assentamento João Pessoa.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/223/098_nilson_tavares_rede_de_agua_rua_perimetral_sul.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/223/098_nilson_tavares_rede_de_agua_rua_perimetral_sul.doc</t>
   </si>
   <si>
     <t>Indico realizar a instalação de rede de água na Rua Perimetral Sul (rua do PSF) do lado dos lotes novos (do lado da casa do Joel e João Rocha).</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/224/099_nilson_tavares_regularizacao_e_georreferenciamento_no_colegio_agricola.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/224/099_nilson_tavares_regularizacao_e_georreferenciamento_no_colegio_agricola.doc</t>
   </si>
   <si>
     <t>Indico realizar a regularização fundiária com georreferenciamento da área da Escola Agrícola.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/225/100_nilson_tavares_fogao_e_geladeira_para_o_posto_eleitoral.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/225/100_nilson_tavares_fogao_e_geladeira_para_o_posto_eleitoral.doc</t>
   </si>
   <si>
     <t>Indico realizar a aquisição de uma geladeira e um fogão para o Posto Eleitoral.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/239/101_nelson_recuperar_meio_fio_e_calcadas.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/239/101_nelson_recuperar_meio_fio_e_calcadas.doc</t>
   </si>
   <si>
     <t>Indico realizar a recuperação do meio fio e calçadas de nossa cidade.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/240/102_gustavo_instalar_ponto_de_internet_nas_3_pracas.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/240/102_gustavo_instalar_ponto_de_internet_nas_3_pracas.doc</t>
   </si>
   <si>
     <t>Indico realizar a instalação de internet nas praças de nossa cidade.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/241/103_adilza_iluminacao_da_mt_470_a_ponte.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/241/103_adilza_iluminacao_da_mt_470_a_ponte.doc</t>
   </si>
   <si>
     <t>Indico realizar a instalação de iluminação do trecho compreendido entre a saída de nossa cidade à ponte do Rio Tadarimana.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/242/104_gustavo_alteracao_do_perimetro_urbano.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/242/104_gustavo_alteracao_do_perimetro_urbano.doc</t>
   </si>
   <si>
     <t>Indico realizar a alteração do perímetro urbano do município.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/243/105_gustavo_criacao_da_brigada_ambiental.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/243/105_gustavo_criacao_da_brigada_ambiental.doc</t>
   </si>
   <si>
     <t>Indico realizar a criação da brigada ambiental municipal.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/244/106_casadim_programa_de_sustentabilidade_alimentar.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/244/106_casadim_programa_de_sustentabilidade_alimentar.doc</t>
   </si>
   <si>
     <t>Indico realizar a criação de um Programa de Sustentabilidade Alimentar.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/249/107_nelson_gerador_de_energia_para_o_hospital.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/249/107_nelson_gerador_de_energia_para_o_hospital.doc</t>
   </si>
   <si>
     <t>Indico realizar a instalação de um gerador de energia elétrica na unidade de saúde.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/250/108_adilza_limpeza_da_rodoviaria.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/250/108_adilza_limpeza_da_rodoviaria.doc</t>
   </si>
   <si>
     <t>Indico realizar a limpeza semanal do Terminal Rodoviário de nossa cidade.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/251/109_adilza_manutencao_da_estrada_do_campinho.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/251/109_adilza_manutencao_da_estrada_do_campinho.doc</t>
   </si>
   <si>
     <t>Indico realizar a manutenção da estrada do Campinho, do trecho compreendido até a divisa com o município de Pedra Preta.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/252/110_wilson_fundo_municipal_do_conselho_do_idoso.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/252/110_wilson_fundo_municipal_do_conselho_do_idoso.doc</t>
   </si>
   <si>
     <t>Indico realizar a criação do Fundo Municipal do Idoso.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/253/111_gustavo_aula_de_reforco_na_biblioteca.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/253/111_gustavo_aula_de_reforco_na_biblioteca.doc</t>
   </si>
   <si>
     <t>Indico realizar a oferta de aulas de reforço escolar na Biblioteca Municipal.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/254/112_gustavo_iluminacao_nas_ruas_perimetrais.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/254/112_gustavo_iluminacao_nas_ruas_perimetrais.doc</t>
   </si>
   <si>
     <t>Indico realizar instalação de iluminação pública nas ruas perimetrais.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/255/113_gustavo_transformador_proximo_a_cohab.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/255/113_gustavo_transformador_proximo_a_cohab.doc</t>
   </si>
   <si>
     <t>Indico realizar a instalação de mais um transformador para atender as residências localizadas entre as ruas Licurgo Pimentel e Padre Miguel</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/256/114_luzia_curso_de_primeros_socorros_secretaria_de_saude.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/256/114_luzia_curso_de_primeros_socorros_secretaria_de_saude.doc</t>
   </si>
   <si>
     <t>Indico realizar a capacitação dos servidores da Secretaria Municipal de Saúde em primeiros socorros.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/257/115_paulo_junio_promover_campeonatos_de_futebol_na_praca_central.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/257/115_paulo_junio_promover_campeonatos_de_futebol_na_praca_central.doc</t>
   </si>
   <si>
     <t>Indico realizar a promoção de campeonatos de futebol society e futebol de campo, aos finais de semana, na Praça Central do Município.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/258/116_paulo_junio_patrolamento_e_encascalhamento_da_estrada_boiadeira.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/258/116_paulo_junio_patrolamento_e_encascalhamento_da_estrada_boiadeira.doc</t>
   </si>
   <si>
     <t>Indico realizar o encascalhamento e patrolamento da estrada Boiadeira, do trecho compreendido entre a propriedade do senhor Joel à frete da propriedade da vereadora Luzinete.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/259/117_nilson_bezerra_reparo_na_campanhia_do_hospital.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/259/117_nilson_bezerra_reparo_na_campanhia_do_hospital.doc</t>
   </si>
   <si>
     <t>Indico realizar a manutenção da campanhia do Hospital de nosso município.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/278/118_gustavo_tendas_para_os_feirantes.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/278/118_gustavo_tendas_para_os_feirantes.doc</t>
   </si>
   <si>
     <t>Indico realizar a aquisição de tendas sanfonadas para os feirantes de nosso município.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/279/119_gustavo_revitalizacao_a_rodoviaria._comercio_e_lazer.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/279/119_gustavo_revitalizacao_a_rodoviaria._comercio_e_lazer.doc</t>
   </si>
   <si>
     <t>Indico realizar a revitalização da rodoviária de nosso município.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/280/120_wilson_rebaixar_a_tensao_da_rede_da_saida_da_cidade_ate_o_residencial.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/280/120_wilson_rebaixar_a_tensao_da_rede_da_saida_da_cidade_ate_o_residencial.doc</t>
   </si>
   <si>
     <t>Indico rebaixar a tensão da rede elétrica, do trecho compreendido entre a saída de nossa cidade até o Residencial Arlindo Antônio de Souza.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/281/121_gustavo_realizar_zonemento_ambiental.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/281/121_gustavo_realizar_zonemento_ambiental.doc</t>
   </si>
   <si>
     <t>Indico realizar o zoneamento ambiental de nossa município.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/282/122_wilson_servir_refeicao_a_pacientes_internados_que_residem_na_zona_rural.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/282/122_wilson_servir_refeicao_a_pacientes_internados_que_residem_na_zona_rural.doc</t>
   </si>
   <si>
     <t>Indico realizar a oferta de refeição aos pacientes, e seu acompanhante, internados no Centro de Saúde, que residam na zona rural de nosso município.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/283/123_nilsinho_para_valdir_barranco_-_tornar_de_utilidade_publica_estadual_as_associacoes.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/283/123_nilsinho_para_valdir_barranco_-_tornar_de_utilidade_publica_estadual_as_associacoes.doc</t>
   </si>
   <si>
     <t>Indico realizar a oferta de cursos de instrumentos musicais.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/284/124_nilsinho_para_barranco_-_tornar_de_utilidade_publica_as_associacoes_do_municipio.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/284/124_nilsinho_para_barranco_-_tornar_de_utilidade_publica_as_associacoes_do_municipio.doc</t>
   </si>
   <si>
     <t>Indico que sejam declaradas de utilidade pública estadual as associações dos assentamentos de nosso município.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/285/125_casadim_sinalizacao_na_creche_municipal_estacionamento_exclusivo_para_onibus.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/285/125_casadim_sinalizacao_na_creche_municipal_estacionamento_exclusivo_para_onibus.doc</t>
   </si>
   <si>
     <t>Indico realizar a instalação de sinalização vertical e horizontal na Creche Municipal, com restrição ao estacionamento de veículos.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/297/126_gustavo_zonenamneto_-_criacao_de_bairros.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/297/126_gustavo_zonenamneto_-_criacao_de_bairros.doc</t>
   </si>
   <si>
     <t>Indico realizar a criação de bairros em nossa cidade.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/298/127_regularizacao_de_quadras_nas_areas_periurbanas.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/298/127_regularizacao_de_quadras_nas_areas_periurbanas.doc</t>
   </si>
   <si>
     <t>Indico realizar a criação de quadras nas áreas periurbanas da cidade.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/299/128_construcao_de_um_campo_de_maia.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/299/128_construcao_de_um_campo_de_maia.doc</t>
   </si>
   <si>
     <t>Indico realizar a construção de um campo de maia na Praça Central.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/300/129_nilsinho_aumentar_o_numero_de_merendeiras.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/300/129_nilsinho_aumentar_o_numero_de_merendeiras.doc</t>
   </si>
   <si>
     <t>Indico realizar o aumento no número de merendeiras da rede municipal de ensino.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/301/130_nilsinho_construir_playround_e_academia_nas_novas_casa.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/301/130_nilsinho_construir_playround_e_academia_nas_novas_casa.doc</t>
   </si>
   <si>
     <t>Indico realizar a construção de um playground e uma academia ao ar livre no conjunto habitacional que se encontra em construção em nosso município.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/302/131_pavimentacao_da_rua_lupercio_assuncao.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/302/131_pavimentacao_da_rua_lupercio_assuncao.doc</t>
   </si>
   <si>
     <t>Indico realizar a pavimentação da Rua Lupércio Assunção.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/303/132_nelson_oferecer_cafa_da_manha_para_os_servidores_da_secretaria_de_desenv._urbano.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/303/132_nelson_oferecer_cafa_da_manha_para_os_servidores_da_secretaria_de_desenv._urbano.doc</t>
   </si>
   <si>
     <t>Indico realizar a oferta de café da manhã para os servidores da Secretaria de Planejamento e Desenvolvimento Urbano.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/307/133_luzia_perfurar_poco_no_colegio_agricola.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/307/133_luzia_perfurar_poco_no_colegio_agricola.doc</t>
   </si>
   <si>
     <t>Indico realizar a perfuração de um poço artesiano no Colégio Agrícola.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/308/134_luzia_ponto_de_coleta_de_lixo_serrinha_e_reta_mineira.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/308/134_luzia_ponto_de_coleta_de_lixo_serrinha_e_reta_mineira.doc</t>
   </si>
   <si>
     <t>Indico realizar a instalação de pontos de coleta de lixo nas comunidades da Serrinha e Reta Mineira, nas proximidades das propriedades do senhor Caxeta e Dona Zefa, respectivamente.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/309/135_luzia_solicita_emenda_thiago_silva_-_autismo.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/309/135_luzia_solicita_emenda_thiago_silva_-_autismo.doc</t>
   </si>
   <si>
     <t>Indico realizar a destinação de emenda parlamentar para o custeio das ações voltadas ao projeto Pietro Lucca.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/310/136_adilza_reservar_area_do_colegio_agricola_para_arena_de_rodeio.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/310/136_adilza_reservar_area_do_colegio_agricola_para_arena_de_rodeio.doc</t>
   </si>
   <si>
     <t>Indico realizar a destinação de parte da área do Antigo Colégio Agrícola para a construção de uma Arena de Rodeio.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/311/137_nelson_contruir_rampa_no_cartorio_eleitoral.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/311/137_nelson_contruir_rampa_no_cartorio_eleitoral.doc</t>
   </si>
   <si>
     <t>Indico realizar a construção de uma rampa de acesso para cadeirantes no Cartório Eleitoral de nosso município.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/312/138_nelson_construir_ponto_de_onibus_na_area_urbana_para_o_tranporte_escolar.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/312/138_nelson_construir_ponto_de_onibus_na_area_urbana_para_o_tranporte_escolar.doc</t>
   </si>
   <si>
     <t>Indico realizar a construção de pontos de ônibus em nossa cidade.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/318/139_luzinete_arrumar_ponte_da_senhora_gloria_de_jesus.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/318/139_luzinete_arrumar_ponte_da_senhora_gloria_de_jesus.doc</t>
   </si>
   <si>
     <t>Indico realizar a manutenção da ponte localizada próxima à propriedade da senhora Glória, esposa do senhor Jesus, na região do Moreral.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/323/140_wilson_patrolamento_e_encasacalhamento_joaozinho_e_reinaldo_-_e_valdirzim.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/323/140_wilson_patrolamento_e_encasacalhamento_joaozinho_e_reinaldo_-_e_valdirzim.doc</t>
   </si>
   <si>
     <t>Indico realizar o encascalhamento e patrolamento das estradas localizadas nos trechos compreendidos: entre Nova Catanduva e a propriedade do senhor Joãozinho da Serra e Reinaldo, e a estrada do senhor Valdir, popular, Valdirzim.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/324/141_paulo_junio_pavimentacao_da_rua_elias_localizada_em_frente_a_escola_sao_sebastiao.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/324/141_paulo_junio_pavimentacao_da_rua_elias_localizada_em_frente_a_escola_sao_sebastiao.doc</t>
   </si>
   <si>
     <t>Indico realizar a pavimentação da Rua localizada em frente à Escola Municipal Professor Sebastião Gomes de Oliveira.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/325/142_paulo_junio_tampar_burado_de_agua_em_frente_ao_acougue_do_clber.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/325/142_paulo_junio_tampar_burado_de_agua_em_frente_ao_acougue_do_clber.doc</t>
   </si>
   <si>
     <t>Indico que se seja tampado o buraco localizado em frente ao Açougue Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/326/143_paulo_junio_instalar_buiros_intelegentes_no_municipio.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/326/143_paulo_junio_instalar_buiros_intelegentes_no_municipio.doc</t>
   </si>
   <si>
     <t>Indico realizar a instalação de bueiros inteligentes em nosso município.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/327/144_nilsinho_realizar_construcao_de_estrada_na_comunidade_tadarimana.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/327/144_nilsinho_realizar_construcao_de_estrada_na_comunidade_tadarimana.doc</t>
   </si>
   <si>
     <t>Indico realizar a abertura de uma estrada na Comunidade Tadarimana, no Padre Josino, encascalhar, instalar seis manilhas e tampar a cabeceira da ponte.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/328/145_nilsinho_realizar_a_construcao_de_quebra_molas_na_propriedade_do_senhor_sebastiao.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/328/145_nilsinho_realizar_a_construcao_de_quebra_molas_na_propriedade_do_senhor_sebastiao.doc</t>
   </si>
   <si>
     <t>Indico realizar a instalação de três quebra-molas próximo à propriedade do senhor Sebastião Simões de Andrade, em frente ao senhor Filipinho.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/329/146_nilsinho_construir_quebra_molas_propriedade_do_senhor_pedrinho_e_a_mao_do_fabio_da_g15.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/329/146_nilsinho_construir_quebra_molas_propriedade_do_senhor_pedrinho_e_a_mao_do_fabio_da_g15.doc</t>
   </si>
   <si>
     <t>Indico realizar a construção de dois quebra-molas em frente à propriedade do senhor Pedrinho, no Assentamento Marcio Pereira, e dois quebra-molas em frente à mãe do Fabio da G15, no Assentamento Sandrini.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/330/147_gustavo_manutencao_das_estradas_do_renascer.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/330/147_gustavo_manutencao_das_estradas_do_renascer.doc</t>
   </si>
   <si>
     <t>Indico a manutenção das estradas no Núcleo Populacional Renascer.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/331/148_gustavo_reabrir_estrada_na_licurgo_pimentael_em_frente_a_propriedade_da_familia_da_iramcema.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/331/148_gustavo_reabrir_estrada_na_licurgo_pimentael_em_frente_a_propriedade_da_familia_da_iramcema.doc</t>
   </si>
   <si>
     <t>Indico realizar a reabertura da estrada Licurgo Pimentel, em frente à propriedade pertencente à família da senhora Iracema.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/337/149_nilsinho_instalart_painel_eletronico.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/337/149_nilsinho_instalart_painel_eletronico.doc</t>
   </si>
   <si>
     <t>Indico realizar a instalação de um painel eletrônico, para a realização da divulgação das empresas de nosso município nas vias de acesso.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/338/150_casadim_construir_quebra_molas_em_frente_a_cida_do_cartorio.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/338/150_casadim_construir_quebra_molas_em_frente_a_cida_do_cartorio.doc</t>
   </si>
   <si>
     <t>Indico realizar a construção de quebra-molas em frente à residência da senhora Cida, e aos fundos da Sala de Velório.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/339/151_nelson_patrolamento_e_encascalhamento_alexina_borges_e_joao_silva_1.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/339/151_nelson_patrolamento_e_encascalhamento_alexina_borges_e_joao_silva_1.doc</t>
   </si>
   <si>
     <t>Indico realizar o patrolamento e encascalhamento da estrada da senhora Alexina Borges e do senhor João Silva.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/340/152_nelson_manuencao_da_iluminacao_do_cemiterio.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/340/152_nelson_manuencao_da_iluminacao_do_cemiterio.doc</t>
   </si>
   <si>
     <t>Indico realizar a manutenção da iluminação do Cemitério Municipal.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/341/153_gustavo_construcao_de_calcadas_para_max_russi.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/341/153_gustavo_construcao_de_calcadas_para_max_russi.doc</t>
   </si>
   <si>
     <t>Indico realizar a destinação de emenda parlamentar para a construção de calçadas em nossa cidade.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/342/154_gustavo_pavimentacao_trecho_torquato_a_licurgo_pimentel.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/342/154_gustavo_pavimentacao_trecho_torquato_a_licurgo_pimentel.doc</t>
   </si>
   <si>
     <t>Indico realizar a pavimentação asfáltica das vias Torquato de Souza Lopes e Licurgo Pimentel, do trecho compreendido entre a antena da Vivo e a Cohab André Maggi.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/343/155_adilza_realizar_a_limpeza_de_nova_catanduva_-_rua_praca_campo_manutencao_de_lampada.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/343/155_adilza_realizar_a_limpeza_de_nova_catanduva_-_rua_praca_campo_manutencao_de_lampada.doc</t>
   </si>
   <si>
     <t>Indico realizar a limpeza das ruas, calçadas, praça, campo, quadra e manutenção da iluminação pública do Distrito de Nova Catanduva, a cada três meses.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/349/156_adilza_realizar_vistoria_do_poco_artesiano_de_nova_catanduva.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/349/156_adilza_realizar_vistoria_do_poco_artesiano_de_nova_catanduva.doc</t>
   </si>
   <si>
     <t>Indico realizar a inspeção do poço artesiano de Nova Catanduva.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/350/157_adilza_realizar_estudo_para_perfuracao_de_um_novo_poco_em_nova_catanduva.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/350/157_adilza_realizar_estudo_para_perfuracao_de_um_novo_poco_em_nova_catanduva.doc</t>
   </si>
   <si>
     <t>Indico realizar estudo para a perfuração de um novo poço artesiano em Nova Catanduva.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/351/158_gustavo_instalar_cameras_de_seguranca_no_cemiterio_-__em_nome_de_todos.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/351/158_gustavo_instalar_cameras_de_seguranca_no_cemiterio_-__em_nome_de_todos.doc</t>
   </si>
   <si>
     <t>Indico realizar a instalação de câmeras de segurança no Cemitério Municipal.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/352/159_nilson_e_demais_vereadores_-_destinacao_emenda_ao_mobsuas_deputado_emanuelzinho.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/352/159_nilson_e_demais_vereadores_-_destinacao_emenda_ao_mobsuas_deputado_emanuelzinho.doc</t>
   </si>
   <si>
     <t>Indico realizar a destinação de emenda parlamentar ao MOBSUAS.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/353/160_gustavo_rede_de_agua_sandrini.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/353/160_gustavo_rede_de_agua_sandrini.doc</t>
   </si>
   <si>
     <t>Indico realizar a destinação de emenda parlamentar para a construção de rede de água no assentamento Sandrini.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/354/161_luzia_instalar_pontos_de_coleta_de_lixo_no_padr_josino.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/354/161_luzia_instalar_pontos_de_coleta_de_lixo_no_padr_josino.doc</t>
   </si>
   <si>
     <t>Indico realizar a instalação de pontos de coleta de lixo no assentamento Padre Josino.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/355/162_wilson_reforma_de_ponte.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/355/162_wilson_reforma_de_ponte.doc</t>
   </si>
   <si>
     <t>Indico realizar a reforma das pontes conhecidas como Ponte do senhor Rivadal, Aristide Colete, Deda e situada na divisa das propriedades da senhora Raquel com o senhor Jorge.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/358/163_adilza_manutencao_do_veiculo_fiat_mobi_do_psf.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/358/163_adilza_manutencao_do_veiculo_fiat_mobi_do_psf.doc</t>
   </si>
   <si>
     <t>Indico realizar a manutenção do veículo FIAT Mobi da UBS Moacir Fernandes de Moraes.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/359/164_nilsinho_geofono_e_aparelho_medidor_de_hidrometro.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/359/164_nilsinho_geofono_e_aparelho_medidor_de_hidrometro.doc</t>
   </si>
   <si>
     <t>Indico realizar a aquisição de um aparelho Geofone para o Departamento Municipal de Água.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/360/165_nilsinho_iluminacao_publica.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/360/165_nilsinho_iluminacao_publica.doc</t>
   </si>
   <si>
     <t>Indico a aquisição de materiais elétricos de iluminação pública, incluindo relês, braços e lâmpadas, destinados à manutenção e instalação na Rua José Frageli, no trecho lateral da praça e em frente à residência do senhor José Odair, bem como para a execução de serviços de manutenção em demais ruas e praças do município.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/361/166_nilsinho_viveiro_de_meudas_florestais.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/361/166_nilsinho_viveiro_de_meudas_florestais.doc</t>
   </si>
   <si>
     <t>Indico a necessidade de implantação de um viveiro de mudas florestais no município de São José do Povo, destinado a atender as pequenas propriedades rurais locais.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/362/167_adilza_adquirir_um_soprador_de_folhas_para_nova_catanduva.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/362/167_adilza_adquirir_um_soprador_de_folhas_para_nova_catanduva.doc</t>
   </si>
   <si>
     <t>Indico realizar a aquisição de um soprador de folhas para a realização da limpeza da praça de Nova Catanduva.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/363/168_nelson_limpeza_das_ruas_e_meio_fio_da_cidade.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/363/168_nelson_limpeza_das_ruas_e_meio_fio_da_cidade.doc</t>
   </si>
   <si>
     <t>Indico realizar a limpeza das ruas e guias de nossa cidade.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/364/169_nelson_instalcar_sinalizacao_temporaria_nas_ruas_recem_asflatdas.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/364/169_nelson_instalcar_sinalizacao_temporaria_nas_ruas_recem_asflatdas.doc</t>
   </si>
   <si>
     <t>Indico realizar a instalação e sinalização viária temporária nas ruas recém pavimentadas em nossa cidade.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/365/170_gustavo_iluminacao_de_led_no_varjao_e_areas_periurbanas.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/365/170_gustavo_iluminacao_de_led_no_varjao_e_areas_periurbanas.doc</t>
   </si>
   <si>
     <t>Indico realizar a instalação de iluminação de led no Varjão e áreas periurbanas de nosso município.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/371/171_adilza_-_identificar_com_placas_na_divisas.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/371/171_adilza_-_identificar_com_placas_na_divisas.doc</t>
   </si>
   <si>
     <t>Indico realizar a identificação de todas as divisas do município, com placas de identificação.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/372/172_-_nelson.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/372/172_-_nelson.doc</t>
   </si>
   <si>
     <t>Indico a instalação de faixas de pedestres em frente à Escola Municipal Ludovico, na Rua João P. de Arruda, esquina com a Rua Zanetti Ferreira Cardinal</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/373/173_-_nelson_1.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/373/173_-_nelson_1.doc</t>
   </si>
   <si>
     <t>Indico realizar a construção de uma sala sensorial na Escola Municipal Sebastião Gomes de Oliveira, com o objetivo de equipar e complementar a estrutura da sala de recursos multifuncionais.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/374/174_luzia_construir_posto_de_saude_no_padre_josino.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/374/174_luzia_construir_posto_de_saude_no_padre_josino.doc</t>
   </si>
   <si>
     <t>Indico realizar a construção de um Posto de Saúde no Assentamento Padre Josimo, na área de atuação da Agente Comunitária de Saúde Luzinete, próximo ao Barracão Central.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/375/175_casadim.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/375/175_casadim.doc</t>
   </si>
   <si>
     <t>Indico a necessidade de reforma da ponte localizada no Projeto de Assentamento João Pessoa, situada antes da propriedade do senhor João Goiano e em frente à propriedade do senhor Jonas.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/376/176_casadim.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/376/176_casadim.doc</t>
   </si>
   <si>
     <t>Indico que seja realizado o encascalhamento e patrolamento da estrada da Fazenda Capivara até o retiro da Fazenda Estrela do Sul, neste município</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/377/177_casasim.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/377/177_casasim.doc</t>
   </si>
   <si>
     <t>Indico realizar a instalação de fita de identificação na porta da sala de velório municipal, de forma a evidenciar a presença da porta de vidro, com o objetivo de evitar acidentes e melhorar a segurança dos usuários.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/378/178_-_luzia_ar_projeto_pietro_lucca.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/378/178_-_luzia_ar_projeto_pietro_lucca.doc</t>
   </si>
   <si>
     <t>Indico realizar a aquisição de dois aparelhos de ar-condicionado destinados ao Projeto Pietro Lucca.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/382/179_adilza_caminhoes_de_terra_para_a_terceira_idade.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/382/179_adilza_caminhoes_de_terra_para_a_terceira_idade.doc</t>
   </si>
   <si>
     <t>Indico realizar a destinação de 5 caminhões de aterro para a área da Associação da Terceira Idade de nosso município.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/383/180_casadim_patrolamento_e_encascalhamento_na_estrada_da_dona_eliane.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/383/180_casadim_patrolamento_e_encascalhamento_na_estrada_da_dona_eliane.doc</t>
   </si>
   <si>
     <t>Indico realizar o patrolamento e encascalhamento na estrada da dona Eliane, localizada no P. A. Márcio Pereira, ao lado da propriedade do senhor Reginaldo.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/384/181_casadim_construir_rampa_para_lava_jato_com_contencao_para_o_patio.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/384/181_casadim_construir_rampa_para_lava_jato_com_contencao_para_o_patio.doc</t>
   </si>
   <si>
     <t>Indico realizar a construção de uma rampa de lava-jato com contenção no pátio da Secretaria de Infraestrutura e Obras.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/385/182_casadim_instalar_um_filtro_no_bebedouro_do_ginasio.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/385/182_casadim_instalar_um_filtro_no_bebedouro_do_ginasio.doc</t>
   </si>
   <si>
     <t>Indico realizar a instalação de um filtro no bebedouro do Ginásio Poliesportivo.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/386/183_nelson_reforma_do_predio_da_sec_de_obras.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/386/183_nelson_reforma_do_predio_da_sec_de_obras.doc</t>
   </si>
   <si>
     <t>Indico realizar a reforma do prédio da Secretaria Municipal de Infraestrutura e Obras de nosso município.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/387/184_nilsinho_alterar_o_codigo_tributario_para_o_cartorio_passar_o_iss_para_o_cliente.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/387/184_nilsinho_alterar_o_codigo_tributario_para_o_cartorio_passar_o_iss_para_o_cliente.doc</t>
   </si>
   <si>
     <t>Indico a realização de alterações no Código Tributário Municipal para autorizar que o ISSQN de serviços cartorários seja transferido ao cliente.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/388/185_nilsinho_regularizacao_de_loteamentos_rurais.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/388/185_nilsinho_regularizacao_de_loteamentos_rurais.doc</t>
   </si>
   <si>
     <t>Indico a realização de alterações no Código de Postura Municipal para regulamentar a regularização fundiária de loteamentos rurais.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/389/186_gustavo_construcao_de_faixa_elevada_de_acesso_a_praca.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/389/186_gustavo_construcao_de_faixa_elevada_de_acesso_a_praca.doc</t>
   </si>
   <si>
     <t>Indico realizar a construção de duas faixas elevadas de polietileno nos acessos à Praça Central, nas ruas João Francisco Duarte e José Fragelli.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/390/187_gustavo_regularizacao_fundiaria_urbana_e_periurbana_para_max_russi.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/390/187_gustavo_regularizacao_fundiaria_urbana_e_periurbana_para_max_russi.doc</t>
   </si>
   <si>
     <t>Indico realizar a regularização fundiária urbana e periurbana de nosso município.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/391/188_luzia_construcao_de_ciclovia_na_rodovia_sentido_rio_tadarimana.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/391/188_luzia_construcao_de_ciclovia_na_rodovia_sentido_rio_tadarimana.doc</t>
   </si>
   <si>
     <t>Indico realizar a construção de uma ciclovia na MT-459.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/393/189_nilsinho_solicitacao_de_alteracao_no_cadunico.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/393/189_nilsinho_solicitacao_de_alteracao_no_cadunico.doc</t>
   </si>
   <si>
     <t>Indico realizar solicitação à Procuradoria Jurídica Municipal para que elabore justificativa técnica a ser enviada a Secretaria Municipal de Assistência Social, com intuito de flexibilizar a emissão do CadÚnico para famílias rurais em processo de regularização fundiária e vulnerabilidade social.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/401/190_gustavo_plantio_de_80_mudas_de_ipe_na_entrada_da_cidade_mt_789.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/401/190_gustavo_plantio_de_80_mudas_de_ipe_na_entrada_da_cidade_mt_789.doc</t>
   </si>
   <si>
     <t>Indico realizar o plantio de 80 mudas de ipê, nas duas margens da MT – 489, logo na entrada de nossa cidade.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/402/191_gustavo_criacao_de_uma_quadra_de_areia_na_cidade.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/402/191_gustavo_criacao_de_uma_quadra_de_areia_na_cidade.doc</t>
   </si>
   <si>
     <t>Indico realizar a criação de espaço de lazer em nosso município, com Quadra de Areia.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/403/192_adilza_pintar_o_predio_da_escola_de_nova_catanduva.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/403/192_adilza_pintar_o_predio_da_escola_de_nova_catanduva.doc</t>
   </si>
   <si>
     <t>Indico realizar a pintura da escola do distrito de Nova Catanduva.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/404/193_nilsinho_construir_muro_no_patio_da_sec_de_obras.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/404/193_nilsinho_construir_muro_no_patio_da_sec_de_obras.doc</t>
   </si>
   <si>
     <t>Indico realizar a construção de um muro cercado o Pátio da Secretaria de Infraestrutura e Obras.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/412/194_adilza_adquirir_tratorzinho_para_rocar_grama_do_campo_de_futebol_de_sao_jose_do_povo.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/412/194_adilza_adquirir_tratorzinho_para_rocar_grama_do_campo_de_futebol_de_sao_jose_do_povo.doc</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/413/195_adilza_ar-condicionado_do_centro_de_saude_no_corredor_retirar.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/413/195_adilza_ar-condicionado_do_centro_de_saude_no_corredor_retirar.doc</t>
   </si>
   <si>
     <t>Indico realizar a retirada da unidade externa do aparelho de ar-condicionado, localizado no corredor do Centro de Saúde, logo na recepção da sala da coleta de sangue, que fora instalada do lado de dentro do prédio.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/414/196_wilson_reforma_da_ponte_localizada_no_alagoano_proxima_a_propriedade_do_senhor_toninho_pio.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/414/196_wilson_reforma_da_ponte_localizada_no_alagoano_proxima_a_propriedade_do_senhor_toninho_pio.doc</t>
   </si>
   <si>
     <t>Indico realizar a reforma da ponte localizada na região do Alagoano, a primeira ponte na estrada que dá acesso à propriedade do senhor Toninho Pio.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/416/197_gustavo_pedir_a_pc_do_consorcio_para_fazer_represas.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/416/197_gustavo_pedir_a_pc_do_consorcio_para_fazer_represas.doc</t>
   </si>
   <si>
     <t>Indico solicitar ao CIDESASUL a máquina escavadeira (PC) para realizar a perfuração de represas a nossos munícipes.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/417/198_gustavo_reforma_do_ginasio_de_esportes.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/417/198_gustavo_reforma_do_ginasio_de_esportes.doc</t>
   </si>
   <si>
     <t>Indico realizar a destinação de emenda parlamentar para a reformar o Ginásio de esportes Olício Pereira de Freitas.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/418/199_nelson_contruir_quebra_mola_em_frente_ao_ze_da_roseli.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/418/199_nelson_contruir_quebra_mola_em_frente_ao_ze_da_roseli.doc</t>
   </si>
   <si>
     <t>Indico realizar a construção de redutor de velocidade em frente à residência do senhor Zé, esposo da Roseli, localizado na rua João Francisco Duarte.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/419/200_casadim_manutencao_e_encascalhamento_da_estrada_do_senhor_tita_p_a_sandrini.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/419/200_casadim_manutencao_e_encascalhamento_da_estrada_do_senhor_tita_p_a_sandrini.doc</t>
   </si>
   <si>
     <t>Indico realizar o patrolamento e encascalhamento na estrada da propriedade do senhor Tita, localizada no P. A. Sandrini.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>Indico realizar a instalação de câmeras de segurança nos corredores e áreas comuns do Centro de Saúde e da UBS Moacir Fernandes de Morais.</t>
   </si>
   <si>
     <t>MOS</t>
   </si>
   <si>
     <t>Moções</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/184/001_gustavo_para_jeany.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/184/001_gustavo_para_jeany.docx</t>
   </si>
   <si>
     <t>A ser concedida a senhora Jeany Cristina Ferreira de Souza, pela conquista no Programa de Intercâmbio Mato Grosso no Mundo.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/185/002_gustavo_para_silvany.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/185/002_gustavo_para_silvany.docx</t>
   </si>
   <si>
     <t>A ser concedida à Professora Silvany dos Santos Silva, em reconhecimento à sua dedicação, compromisso e notável contribuição para a educação no município de São José do Povo.</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/186/003_gustavo_para_ludovico.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/186/003_gustavo_para_ludovico.docx</t>
   </si>
   <si>
     <t>A ser concedida Escola Estadual Ludovico Vieira de Camargo, em reconhecimento à excelência no ensino desenvolvido pelos profissionais da instituição e à sua relevante contribuição para a formação educacional no município</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/264/004_luzia_para_jose_otaviano.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/264/004_luzia_para_jose_otaviano.docx</t>
   </si>
   <si>
     <t>A ser concedida ao senhor José Otaviano Costa.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/268/005_gustavo_para_gremio_ludovico.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/268/005_gustavo_para_gremio_ludovico.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos a ser concedida ao Grêmio Estudantil 2025 da Escola Estadual Ludovico Vieira de Camargo.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/313/006_coronel_benedito.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/313/006_coronel_benedito.docx</t>
   </si>
   <si>
     <t>A ser concedida ao Coronel da PM-MT Benedito Sergio de Souza Pinheiro Ferreira.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/314/007_casadinho_para_senhor_agripino.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/314/007_casadinho_para_senhor_agripino.docx</t>
   </si>
   <si>
     <t>A ser concedida ao senhor Agripino José Soares.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>Nelson de Oliveira, Professor Gustavo Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/315/008_nelson_e_gustavo_para_torneio_leiteiro.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/315/008_nelson_e_gustavo_para_torneio_leiteiro.docx</t>
   </si>
   <si>
     <t>A ser concedida ao 1º Torneio Leiteiro de São José do Povo.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/316/009_gustavo_e_nelson_-_joaquim_neto.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/316/009_gustavo_e_nelson_-_joaquim_neto.docx</t>
   </si>
   <si>
     <t>A ser concedida ao senhor Joaquim Neto Garcia de Freitas.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/317/010_gustavo_e_nelson_-_alessandra.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/317/010_gustavo_e_nelson_-_alessandra.docx</t>
   </si>
   <si>
     <t>A ser concedida à senhora Alessandra Alves Freitas.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/369/011_paulo_junio_-_sequestro_irmao_juninho.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/369/011_paulo_junio_-_sequestro_irmao_juninho.docx</t>
   </si>
   <si>
     <t>A ser concedida aos policiais que atuaram na ocorrência de sequestro ocorrida em 09 de setembro de 2025, no município de São José do Povo.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/405/012_jeronima_maria_duarte.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/405/012_jeronima_maria_duarte.docx</t>
   </si>
   <si>
     <t>Moção de aplausos a ser concedida à senhora Jeronima Maria Duarte.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>A ser concedida à Equipe Ecológica – Soluções Jovens para o Futuro, da Escola Ludovico Vieira de Camargo.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>A ser concedida ao Senhor João Batista de Oliveira.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>A ser concedida ao Senhor João Batista de Souza.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>A ser concedida ao Senhor Vecy José de Oliveira.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/427/017_uderico.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/427/017_uderico.docx</t>
   </si>
   <si>
     <t>A ser concedida ao Senhor Uderico de Jesus Assunção.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/428/018_rosalina.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/428/018_rosalina.docx</t>
   </si>
   <si>
     <t>A ser concedida à Senhora Rosalina Bruno Medeiros.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/429/019_alexina_borges.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/429/019_alexina_borges.docx</t>
   </si>
   <si>
     <t>A ser concedida à Senhora Alexina de Oliveira Borges.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/430/020_raimunda.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/430/020_raimunda.docx</t>
   </si>
   <si>
     <t>A ser concedida à Senhora Raimunda Leopoldina da Silva.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/431/021_orlanda.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/431/021_orlanda.docx</t>
   </si>
   <si>
     <t>A ser concedida à Senhora Orlandina Rodrigues da Silva – “Dona Orlanda”.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/432/022_professor_errerra.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/432/022_professor_errerra.docx</t>
   </si>
   <si>
     <t>A ser concedida ao Senhor Vanderlei Errera.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/433/023_ilda_matos.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/433/023_ilda_matos.docx</t>
   </si>
   <si>
     <t>A ser concedida à Senhora Ilda da Silva Matos.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/434/024_iraides.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/434/024_iraides.docx</t>
   </si>
   <si>
     <t>A ser concedida à Senhora Iraides Tavares Cerqueira.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/435/025_dona_divina.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/435/025_dona_divina.docx</t>
   </si>
   <si>
     <t>A ser concedida à Senhora Divina de Souza Freitas.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/436/026_tiao_trindade.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/436/026_tiao_trindade.docx</t>
   </si>
   <si>
     <t>A ser concedida ao Senhor Sebastião Aparecido Trindade</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/437/027_lidinho.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/437/027_lidinho.docx</t>
   </si>
   <si>
     <t>A ser concedida ao senhor Eurides Luiz Pereira.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/290/projeto_emenda_001_lei_organica_ass..pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/290/projeto_emenda_001_lei_organica_ass..pdf</t>
   </si>
   <si>
     <t>Encaminha Projeto de Emenda a Lei Orgânica -“Altera e dá nova redação ao inciso IX do art. 54 e revoga o item a do mesmo inciso da Lei Orgânica”.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Razões do Veto</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/305/veto_projeto_de_lei_33__assinado.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/305/veto_projeto_de_lei_33__assinado.pdf</t>
   </si>
   <si>
     <t>Encaminha Veto ao Projeto de Lei de nº 37/2025- Dispõe sobre a abertura de Crédito Especial no orçamento vigente, no valor de R$ 1.980.897,62 (um milhão, novecentos e oitenta mil, oitocentos e noventa e sete reais e sessenta e dois centavos), para a realização de eventos culturais e de fomento à economia criativa no Município de São José do Povo – MT, e dá outras providências.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/367/veto_ao_projeto_legislativo_46_ass..pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/367/veto_ao_projeto_legislativo_46_ass..pdf</t>
   </si>
   <si>
     <t>Encaminha veto  ao Projeto de Lei Municipal nº 46/2025, que “Denomina de José da Silva Cordeiro, o Campo de Futebol, localizado no Distrito de Nova Catanduva, no Município de São José do Povo-MT”.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/368/veto_ao_projeto_de_lei_legislativo_43-2025_ass..pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/368/veto_ao_projeto_de_lei_legislativo_43-2025_ass..pdf</t>
   </si>
   <si>
     <t>Encaminha veto ao Projeto de Lei Municipal nº 43/2025, que “Denomina de Afonso Camilo, a Quadra de Esportes, localizada no Distrito de Nova Catanduva, no Município de São José do Povo-MT”.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>EMSP</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/276/emenda__01_2025_-_pl_31.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/276/emenda__01_2025_-_pl_31.docx</t>
   </si>
   <si>
     <t>Com fundamento no artigo 178, inciso I, do Regimento Interno desta Câmara Municipal de Vereadores, apresento a Emenda Supressiva nº 01, de 17 de junho de 2025, ao Projeto de Lei nº 031, de 12 de junho de 2025, que suprimi o art. 4º do referido projeto.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/277/emenda__02_2025_-_pl_31.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/277/emenda__02_2025_-_pl_31.docx</t>
   </si>
   <si>
     <t>Com fundamento no artigo 178, inciso I, do Regimento Interno desta Câmara Municipal de Vereadores, apresento a Emenda Supressiva nº 01, de 17 de junho de 2025, ao Projeto de Lei nº 031, de 12 de junho de 2025, que suprimi o § 2º do art. 2º do referido projeto.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>CEC - Comissão de Educação e Cultura, CEF - Comissão de Economia e Finanças, CMA - Comissão de Meio Ambiente, CRJ - Comissão de Redação e Justiça, CSAS - Comissão de Saúde e Assistência Social</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/408/emenda__04_2025_-_pl_50.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/408/emenda__04_2025_-_pl_50.docx</t>
   </si>
   <si>
     <t>Com fundamento no artigo 178, inciso I, do Regimento Interno desta Câmara Municipal de Vereadores, apresento a Emenda Supressiva nº 04, de 05 de novembro de 2025, ao Projeto de Lei nº 050, de 17 de outubro de 2025, que suprimi parcialmente o art. 44 do referido projeto.</t>
   </si>
   <si>
     <t>EMAD</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/119/emenda_aditiva_01_2025.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/119/emenda_aditiva_01_2025.docx</t>
   </si>
   <si>
     <t>Com fundamento no artigo 178, inciso III, do Regimento Interno desta Câmara Municipal de Vereadores, apresento a Emenda Aditiva nº 01, de 29 de janeiro de 2025, ao Projeto de Lei nº 005, de 22 de janeiro de 2025, que inclui o parágrafo único ao artigo 1º do referido projeto.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>EMMD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/237/emenda_ao_pl_19.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/237/emenda_ao_pl_19.docx</t>
   </si>
   <si>
     <t>Com fundamento no art. 178, inciso IV, do Regimento Interno desta Câmara Municipal de Vereadores, apresentamos a Emenda Modificativa nº 01, de 21 de maio de 2025, ao Projeto de Lei nº 019, de 5 de maio de 2025, para dar nova redação à ementa e ao preâmbulo do referido Projeto.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/260/emenda_ao_pl_25.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/260/emenda_ao_pl_25.docx</t>
   </si>
   <si>
     <t>Com fundamento no art. 178, inciso IV, do Regimento Interno desta Câmara Municipal de Vereadores, apresentamos a Emenda Modificativa nº 02, de 04 de junho de 2025, ao Projeto de Lei nº 028, de 28 de maio de 2025, para dar nova redação ao Anexo I.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/272/emenda_pl_30.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/272/emenda_pl_30.docx</t>
   </si>
   <si>
     <t>Com fundamento no art. 178, inciso IV, do Regimento Interno desta Câmara Municipal de Vereadores, apresentamos a Emenda Modificativa nº 03, de 17 de junho de 2025, ao Projeto de Lei nº 030, de 12 de junho de 2025, para dar nova redação ao art. 2º e ao parágrafo único do art. 14, corrigindo erros de redação, nos termos do art. 10, inciso II, da Lei Complementar nº 95, de 26 de fevereiro de 1998.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/273/emenda_pl_30_2o.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/273/emenda_pl_30_2o.docx</t>
   </si>
   <si>
     <t>Com fundamento no art. 178, inciso IV, do Regimento Interno desta Câmara Municipal de Vereadores, apresentamos a Emenda Modificativa nº 04, de 17 de junho de 2025, ao Projeto de Lei nº 030, de 12 de junho de 2025, para dar nova redação `a ementa, nos termos do art. 5, da Lei Complementar nº 95, de 26 de fevereiro de 1998.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/274/emenda_pl_31.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/274/emenda_pl_31.docx</t>
   </si>
   <si>
     <t>Com fundamento no art. 178, inciso IV, do Regimento Interno desta Câmara Municipal de Vereadores, apresentamos a Emenda Modificativa nº 05, de 17 de junho de 2025, ao Projeto de Lei nº 031, de 12 de junho de 2025, para dar nova redação ao art. 5º, corrigindo erros de redação, nos termos da Lei Complementar nº 95, de 26 de fevereiro de 1998.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/275/emenda_pl_30_3o.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/275/emenda_pl_30_3o.docx</t>
   </si>
   <si>
     <t>Com fundamento no art. 178, inciso IV, do Regimento Interno desta Câmara Municipal de Vereadores, apresentamos a Emenda Modificativa nº 06, de 17 de junho de 2025, ao Projeto de Lei nº 030, de 12 de junho de 2025, para corrigir erro redacional no parágrafo único do art. 1º; nos incisos dos artigos 3º, 15 e 19; no caput do art. 15 e seu inciso I e; no art. 19, nos termos da Lei Complementar nº 95, de 26 de fevereiro de 1998.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>Com fundamento no art. 178, inciso IV, do Regimento Interno desta Câmara Municipal de Vereadores, apresentamos a Emenda Modificativa nº 07, de 02 de julho de 2025, ao Projeto de Lei nº 036, de 27 de junho de 2025, para dar nova redação à ementa, ao preâmbulo e ao art. 1º, corrigindo erros de redação, nos termos da Lei Complementar nº 95, de 26 de fevereiro de 1998.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>Com fundamento no art. 178, inciso IV, do Regimento Interno desta Câmara Municipal de Vereadores, apresentamos a Emenda Modificativa nº 08, de 02 de julho de 2025, ao Projeto de Lei nº 037, de 27 de junho de 2025, para dar nova redação ao preâmbulo e ao art. 4º, corrigindo erros de redação, nos termos da Lei Complementar nº 95, de 26 de fevereiro de 1998.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>CEF - Comissão de Economia e Finanças</t>
   </si>
   <si>
     <t>Com fundamento no art. 178, inciso IV, do Regimento Interno desta Câmara Municipal de Vereadores, apresentamos a Emenda Modificativa nº 09, de 22 de outubro de 2025, ao Projeto de Lei nº 049, de 16 de outubro de 2025, para dar nova redação ao parágrafo único do art. 2º, alterando a redação para constar no dispositivo a necessidade de autorização legislativa.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>CEC - Comissão de Educação e Cultura, CE - Comissão de Ética, CEF - Comissão de Economia e Finanças, CMA - Comissão de Meio Ambiente, CRJ - Comissão de Redação e Justiça, CSAS - Comissão de Saúde e Assistência Social</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/406/emenda_pl_55_ppa_versao_3.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/406/emenda_pl_55_ppa_versao_3.docx</t>
   </si>
   <si>
     <t>Com fundamento no art. 178, inciso IV, do Regimento Interno desta Câmara Municipal de Vereadores, apresentamos a Emenda Modificativa nº 10, de 05 de novembro de 2025, ao Projeto de Lei nº 055, de 03 de novembro de 2025, para dar nova redação ao parágrafo único do art. 2º e ao inciso III, § 3º do art. 3º, alterando a redação para constar nos dispositivos a necessidade de nova autorização legislativa.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/407/emenda_pl_50_ldo.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/407/emenda_pl_50_ldo.docx</t>
   </si>
   <si>
     <t>Com fundamento no art. 178, inciso IV, do Regimento Interno desta Câmara Municipal de Vereadores, apresentamos a Emenda Modificativa nº 11, de 05 de novembro de 2025, ao Projeto de Lei nº 050, de 17 de outubro de 2025, para dar nova redação aos artigos 27, 30 e 35, de modo a sanar vícios.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>Com fundamento no art. 178, inciso IV, do Regimento Interno desta Câmara Municipal de Vereadores, apresentamos a Emenda Modificativa nº 12, de 09 de dezembro de 2025, ao Projeto de Lei nº 056, de 05 de dezembro de 2025, para dar nova redação ao art. 7º e 8º, alterando a redação para constar nos dispositivos a necessidade de nova autorização legislativa.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>OFPRE</t>
   </si>
   <si>
     <t>Ofício Oriundo do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/248/oficio_111_solicita_plenario_audiencia_rgf_ass..pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/248/oficio_111_solicita_plenario_audiencia_rgf_ass..pdf</t>
   </si>
   <si>
     <t>Of.Gab.Pref.nº111/2025- Solicita á Vossa Excelência o plenário desta Câmara Municipal no dia 02 de junho de 2025 ás 14:00 horas, para realizarmos a Audiência Pública para apresentação da Prestação de Contas do 1º Quadrimestre da RGF (Relatório de Gestão Fiscal) referente ao ano de 2025.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/261/analise_de_agua.zip</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/261/analise_de_agua.zip</t>
   </si>
   <si>
     <t>OF.GAB.Nº116/2025 São José do Povo, 06 de junho de 2025._x000D_
 Ao Excelentíssimo Sr._x000D_
 Nilson Tavares Cerqueira_x000D_
 Presidente da Câmara._x000D_
 Prezado Senhor Presidente,_x000D_
 Em referência ao requerimento nº 005/2025, que requer com fundamento_x000D_
 no regimento interno e na lei Orgânica do Município, a análise da água fornecida_x000D_
 a nossa população encaminhamos os relatórios em anexo conforme solicitado.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/286/anexo_argamassa.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/286/anexo_argamassa.pdf</t>
   </si>
   <si>
     <t>OF.GAB.Nº123/2025                         São José do Povo-MT, 18 de junho de 2025._x000D_
 _x000D_
 _x000D_
 _x000D_
 Ao Excelentíssimo Sr. _x000D_
 Nilson Tavares Cerqueira_x000D_
 Presidente da Câmara._x000D_
 _x000D_
 _x000D_
 _x000D_
                           Prezado Senhor Presidente,_x000D_
                            _x000D_
                          A par cumprimentar, venho por meio deste encaminhar documentos adicionais anexo ao projeto Lei nº 34/2025 devidamente assinado pelo Prefeito a está casa de Leis.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/335/resposta_para_camara_do_sindicato.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/335/resposta_para_camara_do_sindicato.pdf</t>
   </si>
   <si>
     <t>Encaminha resposta ao Oficio OF/GP/LEG/Nº121/2025- Informações adicionais Projeto de Lei nº42/2025.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/336/of._151.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/336/of._151.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar a esta augusta casa de Leis a retirada do Projeto de Lei n°042/2025- de 28 DE JULHO DE 2025 que “Altera a redação da Lei Municipal n. 563 de 16 de novembro de 2013, que Reestruturou o Regime Próprio de Previdência Social do Município de São José do Povo e, dá outras providências”.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/345/oficio_156_audiencia_ldo__ass..pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/345/oficio_156_audiencia_ldo__ass..pdf</t>
   </si>
   <si>
     <t>of.gab.pref.nº156- solicita plenario para audiencia publica LDO  e relatorio do 2º quadrimestre RGF 2025.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/357/resposta_ao_requerimento_no06-25.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/357/resposta_ao_requerimento_no06-25.pdf</t>
   </si>
   <si>
     <t>Encaminha resposta ao Requerimento nº 006/2025.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/366/oficio_camara.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/366/oficio_camara.pdf</t>
   </si>
   <si>
     <t>Resposta ao Of/GP/LEG/Nº109/2025, venho encaminhar a relação atualizada dos conselhos Municipais conforme solicitado.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/379/oficio_182_retirada_de_projeto_ppa_ass..pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/379/oficio_182_retirada_de_projeto_ppa_ass..pdf</t>
   </si>
   <si>
     <t>Venho através deste solicitar a retirada desta augusta casa de Leis o Projeto de Lei n°45/2025- “Dispõe sobre o Plano Plurianual para o período de 2026/2029 do Município de São José do Povo-MT e dá outras providências.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/394/of._194_retirada_do_ppa.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/394/of._194_retirada_do_ppa.pdf</t>
   </si>
   <si>
     <t>Venho através deste solicitar a retirada desta augusta casa de Leis o Projeto de Lei n°49/2025- “Dispõe sobre o Plano Plurianual para o período de 2026/2029 do Município de São José do Povo-MT e dá outras providências.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/399/anexos_ldo_corretos.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/399/anexos_ldo_corretos.pdf</t>
   </si>
   <si>
     <t>Encaminhar somente os anexos do Projeto de Lei de nº50/2025 LDO (Lei de Diretrizes Orçamentária) para 2026, que já se encontra protocolado nesta Casa de Leis,</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/409/oficio_199_regularizacao_fundiaria_para_camara_ass..pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/409/oficio_199_regularizacao_fundiaria_para_camara_ass..pdf</t>
   </si>
   <si>
     <t>Informa sobre o Início dos atendimentos do Núcleo de Regularização Fundiária.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/410/oficio_202_referente_audiencia_loa_ass..pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/410/oficio_202_referente_audiencia_loa_ass..pdf</t>
   </si>
   <si>
     <t>Oficio Gab. Pref. nº 202/2025solicitar à Vossa Excelência o plenário desta Câmara Municipal no dia 18 de novembro de 2.025 às 13:00 horas, para realizarmos a Audiência Pública para elaboração da LOA (LEI ORÇAMENTARIA ANUAL) para o ano de 2026.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/411/oficio_presidente_da_camara_assinado__resposta_casa.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/411/oficio_presidente_da_camara_assinado__resposta_casa.pdf</t>
   </si>
   <si>
     <t>Assunto: Esclarecimentos sobre o processo de seleção do Programa Ser Família Habitação – Faixa Zero</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/415/resposta_oficio_camara_assinado.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/415/resposta_oficio_camara_assinado.pdf</t>
   </si>
   <si>
     <t>RESPOSTA AO OFÍCIO 156/2025 – SECRETARIA MUNICIPAL DE FINANÇAS E PLANEJAMENTO_x000D_
 Assunto: Esclarecimentos sobre REFIS 2025, IPTU, Faturas de Água e Divulgação Interessado: Câmara Municipal de São José do Povo – MT</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/440/oficio__213_ass..pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/440/oficio__213_ass..pdf</t>
   </si>
   <si>
     <t>Of.Gab.PREF.213/2025-  Encaminhar ANEXO TÉCNICO DA LEI ORÇAMENTÁRIA ANUAL – LOA .</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
     <t>CEF - Comissão de Economia e Finanças, CRJ - Comissão de Redação e Justiça</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/295/01-_emenda_a_lom.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/295/01-_emenda_a_lom.docx</t>
   </si>
   <si>
     <t>As Comissões de Redação e Justiça e de Economia e Finanças, por seus membros em exercício e no uso de suas prerrogativas regimentais e legais, submete à apreciação do Plenário o seguinte Substitutivo à Proposta de Emenda à Lei Orgânica do Município nº 01. de 30 de junho de 2025, nos termos do art. 177 do Regimento Interno desta Casa.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/304/02_-_credito_supelmentar_novas_secretarias.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/304/02_-_credito_supelmentar_novas_secretarias.docx</t>
   </si>
   <si>
     <t>As Comissões de Redação e Justiça e de Economia e Finanças, por seus membros em exercício e no uso de suas prerrogativas regimentais e legais, submete à apreciação do Plenário o seguinte Substitutivo ao Projeto de Lei nº 038, de 27 de junho de 2025, nos termos do art. 177 do Regimento Interno desta Casa.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>CEF - Comissão de Economia e Finanças, CMA - Comissão de Meio Ambiente, CRJ - Comissão de Redação e Justiça</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/319/03_projeto_de_lei_33_-_comodato_ceramica_guiratinga.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/319/03_projeto_de_lei_33_-_comodato_ceramica_guiratinga.docx</t>
   </si>
   <si>
     <t>As Comissões de Redação e Justiça, Economia e Finanças e de Meio Ambiente, por seus membros e no uso de suas prerrogativas regimentais e legais, submetem à apreciação do Plenário o seguinte Substitutivo ao Projeto de Lei nº 033, de 27 de junho de 2025, nos termos do art. 177 do Regimento Interno desta Casa.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/320/04_pl_34_-_comodato_argamassa_sao_jose.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/320/04_pl_34_-_comodato_argamassa_sao_jose.docx</t>
   </si>
   <si>
     <t>As Comissões de Redação e Justiça, Economia e Finanças e de Meio Ambiente, por seus membros e no uso de suas prerrogativas regimentais e legais, submetem à apreciação do Plenário o seguinte Substitutivo ao Projeto de Lei nº 034, de 27 de junho de 2025, nos termos do art. 177 do Regimento Interno desta Casa.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/321/05_pl_35_-_comodato_da_primer_collor.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/321/05_pl_35_-_comodato_da_primer_collor.docx</t>
   </si>
   <si>
     <t>As Comissões de Redação e Justiça, Economia e Finanças e de Meio Ambiente, por seus membros e no uso de suas prerrogativas regimentais e legais, submetem à apreciação do Plenário o seguinte Substitutivo ao Projeto de Lei nº 035, de 27 de junho de 2025, nos termos do art. 177 do Regimento Interno desta Casa.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>CONTG</t>
   </si>
   <si>
     <t>Parecer Prévio as Contas Anuais de Governo</t>
   </si>
   <si>
     <t>Tribunal de Contas de MT</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/439/of._no_916.2025.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/439/of._no_916.2025.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio nº 131/2025 - PP às Contas Anuais de Governo, exercício de 2024, da Prefeitura Municipal de São José do Povo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3713,68 +3713,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/90/projeto_de_lei_n.001.2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/91/projeto_de_lei_n._002.2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/92/projeto_de_lei_n.003.2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/103/projeto_de_lei_n.005.2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/106/projeto_de_lei_no_001_suprimento.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/138/projeto_de_lei_no_006.20251.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/139/projeto_de_lei_no_007.20252_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/140/projeto_de_lei_no_008.20252.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/141/projeto_de_lei_no_009.20251.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/142/projeto_de_lei_no_010.20252.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/143/projeto_de_lei_no_011.2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/181/projeto_de_lei_no_002_-2025_estatuto_tea_-_luzia.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/182/of.gab.no_60.2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/183/of.gab.no61.2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/196/of.gab.no_077.2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/197/of.gab.no_78.2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/198/of.gab.no_80.2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/199/projeto_de_lei_003-2025_sobre_verba_dos_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/218/of.gab.no_88.2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/219/of.gab.no91.2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/220/of.gab.no_92.2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/221/of.gab.no_93.2025_p.l._020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/222/of.gab.no_93.2025_p.l._021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/236/of.gab.no97.2025_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/245/of.gab.no_103.2025_p.l._no23.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/246/of.gab.no_103.2025_p.l._no24.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/247/of.gab.no_103.2025_p.l._no25.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/262/pl_leg._luzia_-_nome_do_posto_da_reta_mioneira_04.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/263/projeto_de_lei_26_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/265/projeto_de_lei_27.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/266/005_pl_nome_do_posto_de_saude_da_cerrinha_-__luzia.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/269/projeto_de_lei_030.zip" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/270/projeto_de_lei_028.zip" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/271/projeto_de_lei_029.zip" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/287/projeto_de_lei_32-_credito_suplementar-_cmsjp_ass..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/288/projeto_lei_33__aniversario_sjp_ass..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/289/projeto_de_lei_31_ass..pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/293/projeto_de_lei_31_credito.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/294/projeto_de_lei_34_-_vagas_de_apoio_administrativo_merendeiro_ass..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/296/pl_006_verba_vereadores.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/306/projeto_de_lei_35_reestruturacao_funprev_completo_ass..pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/322/007_pl_adilza_nomeia_a_quadra_de_esporte_de_nova_catanduva.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/334/projeto_de_lei_professores_ass..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/346/projeto_ppa_26-29_e_anexos.zip" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/347/008_pl_adilza_nomeia_o_campo_de_nova_catanduva.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/348/009_pl__casadim_-_altera_nome_de_rua.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/356/projeto_de_lei_oscip_saude_ass..pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/380/projeto_ppa_of._187.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/381/of_190_projeto_no50__ldo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/395/010_pl_paulo_junio_autoriza_convenio_entre_roo_e_sjp.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/396/011_pl_paulo_junio_autoriza_convenio_entre_sjp_e_pedra_preta.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/397/012_pl_paulo_junio_autoriza_convenio_entre_sjp_e_poxoreu.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/398/013_pl_paulo_junio_autoriza_convenio_entre_sjp_e_guiratinga.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/400/projeto_de_lei_ppa_2026-2029_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/422/projeto_de_lei__e_anexos.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/161/projeto_de_decreto_01_titulo_de_cidadao_ao_cm_silva_sa_-_nilson_bezerra.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/332/projeto_de_decreto_02_titulo_de_cidadao_max_russi.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/438/projeto_de_decreto_03_titulo_de_cidada_maria_gabriel_lopes.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/95/projeto_de_resolucao_01_de_23_de_janeiro_de_2025_altera_a_resolucao_0082024.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/96/projeto_de_resolucao_02_de_23_de_janeiro_de_2025.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/267/projeto_de_resolucao_03_comissao_de_revisao_do_ri.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/216/001_paulo_junio_projeto_do_portico.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/217/002_paulo_junio_boletins_de_arrecadacao.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/227/004_paulo_junio_relatorio_de_remedios.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/238/005_nilsinho_requer_analise_da_agua.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/333/006_paulo_junio_requer_informacoes_sobre_a_nao_celebracao_do_convenio_do_rodeio.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/344/007_comissoes_solicitam_informacoes_sobre_a_reducao_de_vagas_de_professores.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/370/requerimento_008_wilson_marins_medeiros.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/108/009_wilson_leite_para_as_criancas_de_0a_4_anos.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/110/011_nilsinho_emenda_para_adquiri_veiculo_para_a_camara.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/111/012_gustavo_aquisicao_de_caminhao_lipa_fossa.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/113/014_construcao_de_refeitorio_na_escola_sao_sebastiao.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/114/015_adilza_caixa_de_agua_para_nova_catanduva.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/116/017_adilza_construcao_de_um_portico.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/117/018_luzia_construcao_de_ponte_na_regiao_da_mata.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/129/029_gustavo_curso_preparatorio_enem.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/133/033_luzia_ar-condicionado_em_caminhoes_do_patio.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/135/035_paulo_junio_terraceador_-_curvas_de_nivel.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/144/037_nilsinho_cep_rural.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/145/038_wilson_aquisicao_de_consultorio_odontologico.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/146/039_adilza_veiculo_para_a_secretaria_de_saude.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/147/040_gustavo_reforma_da_feira.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/148/041_gustavo_ampliacao_do_cemiterio.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/149/042_nilsinho_gps_maquinas_da_sec_de_agricultura.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/150/043_adilza_quebra_molas_nova_catanduva.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/151/044_adilza_coleta_de_lixo_na_regiao_dos_18.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/152/045_luzia_reforma_dos_postos_de_saude.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/153/046_luzia_ponto_de_onibus_reta_mineira.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/154/047_nelson_veiculo_sec._de_agricultura.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/155/048_nelson_sala_multifuncional.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/156/049_luzinete_eletricidade_residencial_arlindo.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/157/050_wilson_casa_de_acolhimento.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/158/051_wilson_onibus_terceira_idade.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/159/052_gustavo_programa_de_regularizacao_fundiaria.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/160/053_luzia_auxilio_financeiro_acs_e_ace.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/162/054_luzia_bicicletas_eletricas_acs.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/163/055_nelson_cameras_de_monitoramento_salas_de_aula_e_onibus.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/164/056_nilson_bezerra_van_para_transporte_de_isosos_da_zona_rural.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/165/057_casadim_abertura_de_rua_no_varjao.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/166/058_gustavo_limpeza_do_alto_bandeirantes.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/167/059_luzia_internet_nos_postos_de_saude_zona_rural.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/168/060_paulo_junio_faixa_de_pedestres_e_quebra_molas_em_frente_a_igreja_so_o_senhor_e_deus.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/169/061_paulo_junio_instalacao_de_ar-condicionado_nos_postos_de_saude_zona_rural.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/170/062_adilza_limpeza_da_rede_eletrica_do_poco_de_nova_catanduva.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/171/063_adilza_patrolamento_da_estarda_do_ponto_chic.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/172/064_nilson_bezerra_estacionamento_no_hospital.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/173/065_luzia_multiprofissionais_para_neuro_divergentes.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/174/066_nilsinho_uso_da_escola_agricola_-_fabrica_de_ceramica.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/175/067_wilson_patrolar_estarada_que_vai_para_joao_pessoa.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/176/068_wilson_limpeza_das_ruas_e_encascalhamento.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/177/069_wilson_atualizar_as_placas_de_nome_de_rua.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/178/070_gustavo_mini_parque_industrial.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/179/071_gustavo_criacao_de_area_de_lazer_no_campo_de_futebol.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/180/072_luzinete_pagamento_da_conta_de_agua_por_qr_code.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/187/073_nelson_lixeira_publica.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/188/074_nelson_faixa_de_pedestre_em_frente_as_escolas.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/189/075_wilson_reforma_do_salao_da_terceira_idade.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/190/076_wilson_campo_com_iluminacao_p._a._joao_pessoa.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/191/077_wilson_academia_ao_ar_livre_p_a_padre_josino_e_joao_pessoa.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/192/078_gustavo_reforma_de_ponte_na_cascata_e_nova_catnduva.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/193/079_gustavo_rede_de_agua_em_nova_catanduva_-__a_extensao.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/194/080_gustavo_programa_de_estagio.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/195/081_nilsinho_regularizacao_fundiaria_cohab_andre_maggi.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/200/082_adilza_manutencao_na_rodovia_do_leite.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/201/083_adilza_bebedouro_posto_de_saude_nova_catanduva.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/202/084_adilza_estrado_do_joao_bruno_a_nova_catanduva.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/203/085_wilson_raio_x_dentario.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/204/086_wilson_arumar_estradas_sandrini_e_marcio_pereira.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/205/087_wilson_emenda_para_adquirir_caminhonete_para_ubs.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/206/088_gustavo_emenda_de_caminhote_para_sec_de_obras.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/207/089_gustavo_lei_lucas_-_curso_de_primeiros_socorros.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/208/090_casadim_quadro_de_comando_poco_do_joao_pessoa.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/209/091_nelson_iluminacao_da_rodovia_ao_residencial_arlindo.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/210/092_paulo_junio_rotatoria_e_letreiro_entrada_do_municipio.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/211/093_luzia_enumeracao_das_residencias_urbanas.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/212/094_luzia_internet_na_feira.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/213/095_luzia_encascalhamento_estrada_do_alagoano.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/214/096_gustavo_quadra_de_esporte.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/215/097_paulo_junio_encascalhamento_joao_pessoa.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/223/098_nilson_tavares_rede_de_agua_rua_perimetral_sul.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/224/099_nilson_tavares_regularizacao_e_georreferenciamento_no_colegio_agricola.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/225/100_nilson_tavares_fogao_e_geladeira_para_o_posto_eleitoral.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/239/101_nelson_recuperar_meio_fio_e_calcadas.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/240/102_gustavo_instalar_ponto_de_internet_nas_3_pracas.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/241/103_adilza_iluminacao_da_mt_470_a_ponte.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/242/104_gustavo_alteracao_do_perimetro_urbano.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/243/105_gustavo_criacao_da_brigada_ambiental.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/244/106_casadim_programa_de_sustentabilidade_alimentar.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/249/107_nelson_gerador_de_energia_para_o_hospital.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/250/108_adilza_limpeza_da_rodoviaria.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/251/109_adilza_manutencao_da_estrada_do_campinho.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/252/110_wilson_fundo_municipal_do_conselho_do_idoso.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/253/111_gustavo_aula_de_reforco_na_biblioteca.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/254/112_gustavo_iluminacao_nas_ruas_perimetrais.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/255/113_gustavo_transformador_proximo_a_cohab.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/256/114_luzia_curso_de_primeros_socorros_secretaria_de_saude.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/257/115_paulo_junio_promover_campeonatos_de_futebol_na_praca_central.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/258/116_paulo_junio_patrolamento_e_encascalhamento_da_estrada_boiadeira.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/259/117_nilson_bezerra_reparo_na_campanhia_do_hospital.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/278/118_gustavo_tendas_para_os_feirantes.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/279/119_gustavo_revitalizacao_a_rodoviaria._comercio_e_lazer.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/280/120_wilson_rebaixar_a_tensao_da_rede_da_saida_da_cidade_ate_o_residencial.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/281/121_gustavo_realizar_zonemento_ambiental.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/282/122_wilson_servir_refeicao_a_pacientes_internados_que_residem_na_zona_rural.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/283/123_nilsinho_para_valdir_barranco_-_tornar_de_utilidade_publica_estadual_as_associacoes.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/284/124_nilsinho_para_barranco_-_tornar_de_utilidade_publica_as_associacoes_do_municipio.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/285/125_casadim_sinalizacao_na_creche_municipal_estacionamento_exclusivo_para_onibus.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/297/126_gustavo_zonenamneto_-_criacao_de_bairros.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/298/127_regularizacao_de_quadras_nas_areas_periurbanas.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/299/128_construcao_de_um_campo_de_maia.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/300/129_nilsinho_aumentar_o_numero_de_merendeiras.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/301/130_nilsinho_construir_playround_e_academia_nas_novas_casa.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/302/131_pavimentacao_da_rua_lupercio_assuncao.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/303/132_nelson_oferecer_cafa_da_manha_para_os_servidores_da_secretaria_de_desenv._urbano.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/307/133_luzia_perfurar_poco_no_colegio_agricola.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/308/134_luzia_ponto_de_coleta_de_lixo_serrinha_e_reta_mineira.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/309/135_luzia_solicita_emenda_thiago_silva_-_autismo.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/310/136_adilza_reservar_area_do_colegio_agricola_para_arena_de_rodeio.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/311/137_nelson_contruir_rampa_no_cartorio_eleitoral.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/312/138_nelson_construir_ponto_de_onibus_na_area_urbana_para_o_tranporte_escolar.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/318/139_luzinete_arrumar_ponte_da_senhora_gloria_de_jesus.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/323/140_wilson_patrolamento_e_encasacalhamento_joaozinho_e_reinaldo_-_e_valdirzim.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/324/141_paulo_junio_pavimentacao_da_rua_elias_localizada_em_frente_a_escola_sao_sebastiao.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/325/142_paulo_junio_tampar_burado_de_agua_em_frente_ao_acougue_do_clber.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/326/143_paulo_junio_instalar_buiros_intelegentes_no_municipio.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/327/144_nilsinho_realizar_construcao_de_estrada_na_comunidade_tadarimana.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/328/145_nilsinho_realizar_a_construcao_de_quebra_molas_na_propriedade_do_senhor_sebastiao.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/329/146_nilsinho_construir_quebra_molas_propriedade_do_senhor_pedrinho_e_a_mao_do_fabio_da_g15.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/330/147_gustavo_manutencao_das_estradas_do_renascer.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/331/148_gustavo_reabrir_estrada_na_licurgo_pimentael_em_frente_a_propriedade_da_familia_da_iramcema.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/337/149_nilsinho_instalart_painel_eletronico.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/338/150_casadim_construir_quebra_molas_em_frente_a_cida_do_cartorio.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/339/151_nelson_patrolamento_e_encascalhamento_alexina_borges_e_joao_silva_1.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/340/152_nelson_manuencao_da_iluminacao_do_cemiterio.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/341/153_gustavo_construcao_de_calcadas_para_max_russi.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/342/154_gustavo_pavimentacao_trecho_torquato_a_licurgo_pimentel.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/343/155_adilza_realizar_a_limpeza_de_nova_catanduva_-_rua_praca_campo_manutencao_de_lampada.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/349/156_adilza_realizar_vistoria_do_poco_artesiano_de_nova_catanduva.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/350/157_adilza_realizar_estudo_para_perfuracao_de_um_novo_poco_em_nova_catanduva.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/351/158_gustavo_instalar_cameras_de_seguranca_no_cemiterio_-__em_nome_de_todos.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/352/159_nilson_e_demais_vereadores_-_destinacao_emenda_ao_mobsuas_deputado_emanuelzinho.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/353/160_gustavo_rede_de_agua_sandrini.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/354/161_luzia_instalar_pontos_de_coleta_de_lixo_no_padr_josino.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/355/162_wilson_reforma_de_ponte.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/358/163_adilza_manutencao_do_veiculo_fiat_mobi_do_psf.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/359/164_nilsinho_geofono_e_aparelho_medidor_de_hidrometro.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/360/165_nilsinho_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/361/166_nilsinho_viveiro_de_meudas_florestais.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/362/167_adilza_adquirir_um_soprador_de_folhas_para_nova_catanduva.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/363/168_nelson_limpeza_das_ruas_e_meio_fio_da_cidade.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/364/169_nelson_instalcar_sinalizacao_temporaria_nas_ruas_recem_asflatdas.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/365/170_gustavo_iluminacao_de_led_no_varjao_e_areas_periurbanas.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/371/171_adilza_-_identificar_com_placas_na_divisas.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/372/172_-_nelson.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/373/173_-_nelson_1.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/374/174_luzia_construir_posto_de_saude_no_padre_josino.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/375/175_casadim.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/376/176_casadim.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/377/177_casasim.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/378/178_-_luzia_ar_projeto_pietro_lucca.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/382/179_adilza_caminhoes_de_terra_para_a_terceira_idade.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/383/180_casadim_patrolamento_e_encascalhamento_na_estrada_da_dona_eliane.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/384/181_casadim_construir_rampa_para_lava_jato_com_contencao_para_o_patio.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/385/182_casadim_instalar_um_filtro_no_bebedouro_do_ginasio.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/386/183_nelson_reforma_do_predio_da_sec_de_obras.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/387/184_nilsinho_alterar_o_codigo_tributario_para_o_cartorio_passar_o_iss_para_o_cliente.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/388/185_nilsinho_regularizacao_de_loteamentos_rurais.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/389/186_gustavo_construcao_de_faixa_elevada_de_acesso_a_praca.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/390/187_gustavo_regularizacao_fundiaria_urbana_e_periurbana_para_max_russi.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/391/188_luzia_construcao_de_ciclovia_na_rodovia_sentido_rio_tadarimana.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/393/189_nilsinho_solicitacao_de_alteracao_no_cadunico.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/401/190_gustavo_plantio_de_80_mudas_de_ipe_na_entrada_da_cidade_mt_789.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/402/191_gustavo_criacao_de_uma_quadra_de_areia_na_cidade.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/403/192_adilza_pintar_o_predio_da_escola_de_nova_catanduva.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/404/193_nilsinho_construir_muro_no_patio_da_sec_de_obras.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/412/194_adilza_adquirir_tratorzinho_para_rocar_grama_do_campo_de_futebol_de_sao_jose_do_povo.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/413/195_adilza_ar-condicionado_do_centro_de_saude_no_corredor_retirar.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/414/196_wilson_reforma_da_ponte_localizada_no_alagoano_proxima_a_propriedade_do_senhor_toninho_pio.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/416/197_gustavo_pedir_a_pc_do_consorcio_para_fazer_represas.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/417/198_gustavo_reforma_do_ginasio_de_esportes.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/418/199_nelson_contruir_quebra_mola_em_frente_ao_ze_da_roseli.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/419/200_casadim_manutencao_e_encascalhamento_da_estrada_do_senhor_tita_p_a_sandrini.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/184/001_gustavo_para_jeany.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/185/002_gustavo_para_silvany.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/186/003_gustavo_para_ludovico.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/264/004_luzia_para_jose_otaviano.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/268/005_gustavo_para_gremio_ludovico.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/313/006_coronel_benedito.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/314/007_casadinho_para_senhor_agripino.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/315/008_nelson_e_gustavo_para_torneio_leiteiro.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/316/009_gustavo_e_nelson_-_joaquim_neto.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/317/010_gustavo_e_nelson_-_alessandra.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/369/011_paulo_junio_-_sequestro_irmao_juninho.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/405/012_jeronima_maria_duarte.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/427/017_uderico.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/428/018_rosalina.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/429/019_alexina_borges.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/430/020_raimunda.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/431/021_orlanda.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/432/022_professor_errerra.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/433/023_ilda_matos.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/434/024_iraides.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/435/025_dona_divina.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/436/026_tiao_trindade.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/437/027_lidinho.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/290/projeto_emenda_001_lei_organica_ass..pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/305/veto_projeto_de_lei_33__assinado.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/367/veto_ao_projeto_legislativo_46_ass..pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/368/veto_ao_projeto_de_lei_legislativo_43-2025_ass..pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/276/emenda__01_2025_-_pl_31.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/277/emenda__02_2025_-_pl_31.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/408/emenda__04_2025_-_pl_50.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/119/emenda_aditiva_01_2025.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/237/emenda_ao_pl_19.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/260/emenda_ao_pl_25.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/272/emenda_pl_30.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/273/emenda_pl_30_2o.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/274/emenda_pl_31.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/275/emenda_pl_30_3o.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/406/emenda_pl_55_ppa_versao_3.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/407/emenda_pl_50_ldo.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/248/oficio_111_solicita_plenario_audiencia_rgf_ass..pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/261/analise_de_agua.zip" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/286/anexo_argamassa.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/335/resposta_para_camara_do_sindicato.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/336/of._151.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/345/oficio_156_audiencia_ldo__ass..pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/357/resposta_ao_requerimento_no06-25.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/366/oficio_camara.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/379/oficio_182_retirada_de_projeto_ppa_ass..pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/394/of._194_retirada_do_ppa.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/399/anexos_ldo_corretos.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/409/oficio_199_regularizacao_fundiaria_para_camara_ass..pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/410/oficio_202_referente_audiencia_loa_ass..pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/411/oficio_presidente_da_camara_assinado__resposta_casa.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/415/resposta_oficio_camara_assinado.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/440/oficio__213_ass..pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/295/01-_emenda_a_lom.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/304/02_-_credito_supelmentar_novas_secretarias.docx" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/319/03_projeto_de_lei_33_-_comodato_ceramica_guiratinga.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/320/04_pl_34_-_comodato_argamassa_sao_jose.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/321/05_pl_35_-_comodato_da_primer_collor.docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/439/of._no_916.2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/90/projeto_de_lei_n.001.2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/91/projeto_de_lei_n._002.2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/92/projeto_de_lei_n.003.2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/103/projeto_de_lei_n.005.2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/106/projeto_de_lei_no_001_suprimento.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/138/projeto_de_lei_no_006.20251.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/139/projeto_de_lei_no_007.20252_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/140/projeto_de_lei_no_008.20252.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/141/projeto_de_lei_no_009.20251.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/142/projeto_de_lei_no_010.20252.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/143/projeto_de_lei_no_011.2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/181/projeto_de_lei_no_002_-2025_estatuto_tea_-_luzia.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/182/of.gab.no_60.2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/183/of.gab.no61.2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/196/of.gab.no_077.2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/197/of.gab.no_78.2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/198/of.gab.no_80.2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/199/projeto_de_lei_003-2025_sobre_verba_dos_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/218/of.gab.no_88.2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/219/of.gab.no91.2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/220/of.gab.no_92.2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/221/of.gab.no_93.2025_p.l._020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/222/of.gab.no_93.2025_p.l._021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/236/of.gab.no97.2025_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/245/of.gab.no_103.2025_p.l._no23.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/246/of.gab.no_103.2025_p.l._no24.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/247/of.gab.no_103.2025_p.l._no25.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/262/pl_leg._luzia_-_nome_do_posto_da_reta_mioneira_04.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/263/projeto_de_lei_26_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/265/projeto_de_lei_27.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/266/005_pl_nome_do_posto_de_saude_da_cerrinha_-__luzia.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/269/projeto_de_lei_030.zip" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/270/projeto_de_lei_028.zip" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/271/projeto_de_lei_029.zip" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/287/projeto_de_lei_32-_credito_suplementar-_cmsjp_ass..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/288/projeto_lei_33__aniversario_sjp_ass..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/289/projeto_de_lei_31_ass..pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/293/projeto_de_lei_31_credito.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/294/projeto_de_lei_34_-_vagas_de_apoio_administrativo_merendeiro_ass..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/296/pl_006_verba_vereadores.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/306/projeto_de_lei_35_reestruturacao_funprev_completo_ass..pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/322/007_pl_adilza_nomeia_a_quadra_de_esporte_de_nova_catanduva.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/334/projeto_de_lei_professores_ass..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/346/projeto_ppa_26-29_e_anexos.zip" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/347/008_pl_adilza_nomeia_o_campo_de_nova_catanduva.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/348/009_pl__casadim_-_altera_nome_de_rua.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/356/projeto_de_lei_oscip_saude_ass..pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/380/projeto_ppa_of._187.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/381/of_190_projeto_no50__ldo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/395/010_pl_paulo_junio_autoriza_convenio_entre_roo_e_sjp.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/396/011_pl_paulo_junio_autoriza_convenio_entre_sjp_e_pedra_preta.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/397/012_pl_paulo_junio_autoriza_convenio_entre_sjp_e_poxoreu.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/398/013_pl_paulo_junio_autoriza_convenio_entre_sjp_e_guiratinga.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/400/projeto_de_lei_ppa_2026-2029_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/422/projeto_de_lei__e_anexos.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/161/projeto_de_decreto_01_titulo_de_cidadao_ao_cm_silva_sa_-_nilson_bezerra.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/332/projeto_de_decreto_02_titulo_de_cidadao_max_russi.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/438/projeto_de_decreto_03_titulo_de_cidada_maria_gabriel_lopes.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/95/projeto_de_resolucao_01_de_23_de_janeiro_de_2025_altera_a_resolucao_0082024.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/96/projeto_de_resolucao_02_de_23_de_janeiro_de_2025.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/267/projeto_de_resolucao_03_comissao_de_revisao_do_ri.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/216/001_paulo_junio_projeto_do_portico.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/217/002_paulo_junio_boletins_de_arrecadacao.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/227/004_paulo_junio_relatorio_de_remedios.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/238/005_nilsinho_requer_analise_da_agua.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/333/006_paulo_junio_requer_informacoes_sobre_a_nao_celebracao_do_convenio_do_rodeio.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/344/007_comissoes_solicitam_informacoes_sobre_a_reducao_de_vagas_de_professores.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/370/requerimento_008_wilson_marins_medeiros.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/108/009_wilson_leite_para_as_criancas_de_0a_4_anos.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/110/011_nilsinho_emenda_para_adquiri_veiculo_para_a_camara.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/111/012_gustavo_aquisicao_de_caminhao_lipa_fossa.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/113/014_construcao_de_refeitorio_na_escola_sao_sebastiao.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/114/015_adilza_caixa_de_agua_para_nova_catanduva.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/116/017_adilza_construcao_de_um_portico.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/117/018_luzia_construcao_de_ponte_na_regiao_da_mata.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/129/029_gustavo_curso_preparatorio_enem.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/133/033_luzia_ar-condicionado_em_caminhoes_do_patio.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/135/035_paulo_junio_terraceador_-_curvas_de_nivel.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/144/037_nilsinho_cep_rural.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/145/038_wilson_aquisicao_de_consultorio_odontologico.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/146/039_adilza_veiculo_para_a_secretaria_de_saude.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/147/040_gustavo_reforma_da_feira.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/148/041_gustavo_ampliacao_do_cemiterio.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/149/042_nilsinho_gps_maquinas_da_sec_de_agricultura.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/150/043_adilza_quebra_molas_nova_catanduva.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/151/044_adilza_coleta_de_lixo_na_regiao_dos_18.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/152/045_luzia_reforma_dos_postos_de_saude.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/153/046_luzia_ponto_de_onibus_reta_mineira.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/154/047_nelson_veiculo_sec._de_agricultura.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/155/048_nelson_sala_multifuncional.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/156/049_luzinete_eletricidade_residencial_arlindo.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/157/050_wilson_casa_de_acolhimento.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/158/051_wilson_onibus_terceira_idade.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/159/052_gustavo_programa_de_regularizacao_fundiaria.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/160/053_luzia_auxilio_financeiro_acs_e_ace.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/162/054_luzia_bicicletas_eletricas_acs.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/163/055_nelson_cameras_de_monitoramento_salas_de_aula_e_onibus.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/164/056_nilson_bezerra_van_para_transporte_de_isosos_da_zona_rural.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/165/057_casadim_abertura_de_rua_no_varjao.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/166/058_gustavo_limpeza_do_alto_bandeirantes.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/167/059_luzia_internet_nos_postos_de_saude_zona_rural.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/168/060_paulo_junio_faixa_de_pedestres_e_quebra_molas_em_frente_a_igreja_so_o_senhor_e_deus.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/169/061_paulo_junio_instalacao_de_ar-condicionado_nos_postos_de_saude_zona_rural.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/170/062_adilza_limpeza_da_rede_eletrica_do_poco_de_nova_catanduva.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/171/063_adilza_patrolamento_da_estarda_do_ponto_chic.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/172/064_nilson_bezerra_estacionamento_no_hospital.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/173/065_luzia_multiprofissionais_para_neuro_divergentes.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/174/066_nilsinho_uso_da_escola_agricola_-_fabrica_de_ceramica.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/175/067_wilson_patrolar_estarada_que_vai_para_joao_pessoa.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/176/068_wilson_limpeza_das_ruas_e_encascalhamento.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/177/069_wilson_atualizar_as_placas_de_nome_de_rua.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/178/070_gustavo_mini_parque_industrial.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/179/071_gustavo_criacao_de_area_de_lazer_no_campo_de_futebol.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/180/072_luzinete_pagamento_da_conta_de_agua_por_qr_code.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/187/073_nelson_lixeira_publica.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/188/074_nelson_faixa_de_pedestre_em_frente_as_escolas.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/189/075_wilson_reforma_do_salao_da_terceira_idade.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/190/076_wilson_campo_com_iluminacao_p._a._joao_pessoa.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/191/077_wilson_academia_ao_ar_livre_p_a_padre_josino_e_joao_pessoa.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/192/078_gustavo_reforma_de_ponte_na_cascata_e_nova_catnduva.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/193/079_gustavo_rede_de_agua_em_nova_catanduva_-__a_extensao.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/194/080_gustavo_programa_de_estagio.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/195/081_nilsinho_regularizacao_fundiaria_cohab_andre_maggi.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/200/082_adilza_manutencao_na_rodovia_do_leite.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/201/083_adilza_bebedouro_posto_de_saude_nova_catanduva.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/202/084_adilza_estrado_do_joao_bruno_a_nova_catanduva.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/203/085_wilson_raio_x_dentario.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/204/086_wilson_arumar_estradas_sandrini_e_marcio_pereira.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/205/087_wilson_emenda_para_adquirir_caminhonete_para_ubs.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/206/088_gustavo_emenda_de_caminhote_para_sec_de_obras.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/207/089_gustavo_lei_lucas_-_curso_de_primeiros_socorros.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/208/090_casadim_quadro_de_comando_poco_do_joao_pessoa.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/209/091_nelson_iluminacao_da_rodovia_ao_residencial_arlindo.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/210/092_paulo_junio_rotatoria_e_letreiro_entrada_do_municipio.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/211/093_luzia_enumeracao_das_residencias_urbanas.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/212/094_luzia_internet_na_feira.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/213/095_luzia_encascalhamento_estrada_do_alagoano.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/214/096_gustavo_quadra_de_esporte.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/215/097_paulo_junio_encascalhamento_joao_pessoa.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/223/098_nilson_tavares_rede_de_agua_rua_perimetral_sul.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/224/099_nilson_tavares_regularizacao_e_georreferenciamento_no_colegio_agricola.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/225/100_nilson_tavares_fogao_e_geladeira_para_o_posto_eleitoral.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/239/101_nelson_recuperar_meio_fio_e_calcadas.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/240/102_gustavo_instalar_ponto_de_internet_nas_3_pracas.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/241/103_adilza_iluminacao_da_mt_470_a_ponte.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/242/104_gustavo_alteracao_do_perimetro_urbano.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/243/105_gustavo_criacao_da_brigada_ambiental.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/244/106_casadim_programa_de_sustentabilidade_alimentar.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/249/107_nelson_gerador_de_energia_para_o_hospital.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/250/108_adilza_limpeza_da_rodoviaria.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/251/109_adilza_manutencao_da_estrada_do_campinho.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/252/110_wilson_fundo_municipal_do_conselho_do_idoso.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/253/111_gustavo_aula_de_reforco_na_biblioteca.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/254/112_gustavo_iluminacao_nas_ruas_perimetrais.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/255/113_gustavo_transformador_proximo_a_cohab.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/256/114_luzia_curso_de_primeros_socorros_secretaria_de_saude.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/257/115_paulo_junio_promover_campeonatos_de_futebol_na_praca_central.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/258/116_paulo_junio_patrolamento_e_encascalhamento_da_estrada_boiadeira.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/259/117_nilson_bezerra_reparo_na_campanhia_do_hospital.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/278/118_gustavo_tendas_para_os_feirantes.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/279/119_gustavo_revitalizacao_a_rodoviaria._comercio_e_lazer.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/280/120_wilson_rebaixar_a_tensao_da_rede_da_saida_da_cidade_ate_o_residencial.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/281/121_gustavo_realizar_zonemento_ambiental.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/282/122_wilson_servir_refeicao_a_pacientes_internados_que_residem_na_zona_rural.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/283/123_nilsinho_para_valdir_barranco_-_tornar_de_utilidade_publica_estadual_as_associacoes.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/284/124_nilsinho_para_barranco_-_tornar_de_utilidade_publica_as_associacoes_do_municipio.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/285/125_casadim_sinalizacao_na_creche_municipal_estacionamento_exclusivo_para_onibus.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/297/126_gustavo_zonenamneto_-_criacao_de_bairros.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/298/127_regularizacao_de_quadras_nas_areas_periurbanas.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/299/128_construcao_de_um_campo_de_maia.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/300/129_nilsinho_aumentar_o_numero_de_merendeiras.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/301/130_nilsinho_construir_playround_e_academia_nas_novas_casa.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/302/131_pavimentacao_da_rua_lupercio_assuncao.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/303/132_nelson_oferecer_cafa_da_manha_para_os_servidores_da_secretaria_de_desenv._urbano.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/307/133_luzia_perfurar_poco_no_colegio_agricola.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/308/134_luzia_ponto_de_coleta_de_lixo_serrinha_e_reta_mineira.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/309/135_luzia_solicita_emenda_thiago_silva_-_autismo.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/310/136_adilza_reservar_area_do_colegio_agricola_para_arena_de_rodeio.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/311/137_nelson_contruir_rampa_no_cartorio_eleitoral.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/312/138_nelson_construir_ponto_de_onibus_na_area_urbana_para_o_tranporte_escolar.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/318/139_luzinete_arrumar_ponte_da_senhora_gloria_de_jesus.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/323/140_wilson_patrolamento_e_encasacalhamento_joaozinho_e_reinaldo_-_e_valdirzim.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/324/141_paulo_junio_pavimentacao_da_rua_elias_localizada_em_frente_a_escola_sao_sebastiao.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/325/142_paulo_junio_tampar_burado_de_agua_em_frente_ao_acougue_do_clber.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/326/143_paulo_junio_instalar_buiros_intelegentes_no_municipio.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/327/144_nilsinho_realizar_construcao_de_estrada_na_comunidade_tadarimana.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/328/145_nilsinho_realizar_a_construcao_de_quebra_molas_na_propriedade_do_senhor_sebastiao.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/329/146_nilsinho_construir_quebra_molas_propriedade_do_senhor_pedrinho_e_a_mao_do_fabio_da_g15.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/330/147_gustavo_manutencao_das_estradas_do_renascer.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/331/148_gustavo_reabrir_estrada_na_licurgo_pimentael_em_frente_a_propriedade_da_familia_da_iramcema.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/337/149_nilsinho_instalart_painel_eletronico.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/338/150_casadim_construir_quebra_molas_em_frente_a_cida_do_cartorio.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/339/151_nelson_patrolamento_e_encascalhamento_alexina_borges_e_joao_silva_1.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/340/152_nelson_manuencao_da_iluminacao_do_cemiterio.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/341/153_gustavo_construcao_de_calcadas_para_max_russi.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/342/154_gustavo_pavimentacao_trecho_torquato_a_licurgo_pimentel.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/343/155_adilza_realizar_a_limpeza_de_nova_catanduva_-_rua_praca_campo_manutencao_de_lampada.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/349/156_adilza_realizar_vistoria_do_poco_artesiano_de_nova_catanduva.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/350/157_adilza_realizar_estudo_para_perfuracao_de_um_novo_poco_em_nova_catanduva.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/351/158_gustavo_instalar_cameras_de_seguranca_no_cemiterio_-__em_nome_de_todos.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/352/159_nilson_e_demais_vereadores_-_destinacao_emenda_ao_mobsuas_deputado_emanuelzinho.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/353/160_gustavo_rede_de_agua_sandrini.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/354/161_luzia_instalar_pontos_de_coleta_de_lixo_no_padr_josino.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/355/162_wilson_reforma_de_ponte.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/358/163_adilza_manutencao_do_veiculo_fiat_mobi_do_psf.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/359/164_nilsinho_geofono_e_aparelho_medidor_de_hidrometro.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/360/165_nilsinho_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/361/166_nilsinho_viveiro_de_meudas_florestais.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/362/167_adilza_adquirir_um_soprador_de_folhas_para_nova_catanduva.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/363/168_nelson_limpeza_das_ruas_e_meio_fio_da_cidade.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/364/169_nelson_instalcar_sinalizacao_temporaria_nas_ruas_recem_asflatdas.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/365/170_gustavo_iluminacao_de_led_no_varjao_e_areas_periurbanas.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/371/171_adilza_-_identificar_com_placas_na_divisas.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/372/172_-_nelson.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/373/173_-_nelson_1.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/374/174_luzia_construir_posto_de_saude_no_padre_josino.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/375/175_casadim.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/376/176_casadim.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/377/177_casasim.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/378/178_-_luzia_ar_projeto_pietro_lucca.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/382/179_adilza_caminhoes_de_terra_para_a_terceira_idade.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/383/180_casadim_patrolamento_e_encascalhamento_na_estrada_da_dona_eliane.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/384/181_casadim_construir_rampa_para_lava_jato_com_contencao_para_o_patio.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/385/182_casadim_instalar_um_filtro_no_bebedouro_do_ginasio.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/386/183_nelson_reforma_do_predio_da_sec_de_obras.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/387/184_nilsinho_alterar_o_codigo_tributario_para_o_cartorio_passar_o_iss_para_o_cliente.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/388/185_nilsinho_regularizacao_de_loteamentos_rurais.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/389/186_gustavo_construcao_de_faixa_elevada_de_acesso_a_praca.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/390/187_gustavo_regularizacao_fundiaria_urbana_e_periurbana_para_max_russi.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/391/188_luzia_construcao_de_ciclovia_na_rodovia_sentido_rio_tadarimana.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/393/189_nilsinho_solicitacao_de_alteracao_no_cadunico.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/401/190_gustavo_plantio_de_80_mudas_de_ipe_na_entrada_da_cidade_mt_789.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/402/191_gustavo_criacao_de_uma_quadra_de_areia_na_cidade.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/403/192_adilza_pintar_o_predio_da_escola_de_nova_catanduva.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/404/193_nilsinho_construir_muro_no_patio_da_sec_de_obras.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/412/194_adilza_adquirir_tratorzinho_para_rocar_grama_do_campo_de_futebol_de_sao_jose_do_povo.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/413/195_adilza_ar-condicionado_do_centro_de_saude_no_corredor_retirar.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/414/196_wilson_reforma_da_ponte_localizada_no_alagoano_proxima_a_propriedade_do_senhor_toninho_pio.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/416/197_gustavo_pedir_a_pc_do_consorcio_para_fazer_represas.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/417/198_gustavo_reforma_do_ginasio_de_esportes.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/418/199_nelson_contruir_quebra_mola_em_frente_ao_ze_da_roseli.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/419/200_casadim_manutencao_e_encascalhamento_da_estrada_do_senhor_tita_p_a_sandrini.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/184/001_gustavo_para_jeany.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/185/002_gustavo_para_silvany.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/186/003_gustavo_para_ludovico.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/264/004_luzia_para_jose_otaviano.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/268/005_gustavo_para_gremio_ludovico.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/313/006_coronel_benedito.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/314/007_casadinho_para_senhor_agripino.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/315/008_nelson_e_gustavo_para_torneio_leiteiro.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/316/009_gustavo_e_nelson_-_joaquim_neto.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/317/010_gustavo_e_nelson_-_alessandra.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/369/011_paulo_junio_-_sequestro_irmao_juninho.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/405/012_jeronima_maria_duarte.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/427/017_uderico.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/428/018_rosalina.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/429/019_alexina_borges.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/430/020_raimunda.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/431/021_orlanda.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/432/022_professor_errerra.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/433/023_ilda_matos.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/434/024_iraides.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/435/025_dona_divina.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/436/026_tiao_trindade.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/437/027_lidinho.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/290/projeto_emenda_001_lei_organica_ass..pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/305/veto_projeto_de_lei_33__assinado.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/367/veto_ao_projeto_legislativo_46_ass..pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/368/veto_ao_projeto_de_lei_legislativo_43-2025_ass..pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/276/emenda__01_2025_-_pl_31.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/277/emenda__02_2025_-_pl_31.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/408/emenda__04_2025_-_pl_50.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/119/emenda_aditiva_01_2025.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/237/emenda_ao_pl_19.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/260/emenda_ao_pl_25.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/272/emenda_pl_30.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/273/emenda_pl_30_2o.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/274/emenda_pl_31.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/275/emenda_pl_30_3o.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/406/emenda_pl_55_ppa_versao_3.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/407/emenda_pl_50_ldo.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/248/oficio_111_solicita_plenario_audiencia_rgf_ass..pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/261/analise_de_agua.zip" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/286/anexo_argamassa.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/335/resposta_para_camara_do_sindicato.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/336/of._151.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/345/oficio_156_audiencia_ldo__ass..pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/357/resposta_ao_requerimento_no06-25.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/366/oficio_camara.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/379/oficio_182_retirada_de_projeto_ppa_ass..pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/394/of._194_retirada_do_ppa.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/399/anexos_ldo_corretos.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/409/oficio_199_regularizacao_fundiaria_para_camara_ass..pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/410/oficio_202_referente_audiencia_loa_ass..pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/411/oficio_presidente_da_camara_assinado__resposta_casa.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/415/resposta_oficio_camara_assinado.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/440/oficio__213_ass..pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/295/01-_emenda_a_lom.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/304/02_-_credito_supelmentar_novas_secretarias.docx" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/319/03_projeto_de_lei_33_-_comodato_ceramica_guiratinga.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/320/04_pl_34_-_comodato_argamassa_sao_jose.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/321/05_pl_35_-_comodato_da_primer_collor.docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2025/439/of._no_916.2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H315"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="198.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="175.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="174.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>