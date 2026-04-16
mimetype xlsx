--- v0 (2025-10-14)
+++ v1 (2026-04-16)
@@ -54,455 +54,455 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Genésio Feitoza</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/39/projeto_de_lei_003_cria_a_faixa_prefeital.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/39/projeto_de_lei_003_cria_a_faixa_prefeital.doc</t>
   </si>
   <si>
     <t>Institui a Faixa Prefeital como distintivo do Cargo de Prefeito e a Foto Oficial do Prefeito para fixação nas repartições públicas do município de São José do Povo, e dá outras providências.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Ivanildo Vilela da Silva</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/48/projeto_de_lei_no_027-2024.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/48/projeto_de_lei_no_027-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO SUPLEMENTAR AO ORÇAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/58/projeto_de_lei_no_029-2024.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/58/projeto_de_lei_no_029-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO SUPLEMENTAR AO ORÇAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/66/projeto_de_lei_no_033-2024.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/66/projeto_de_lei_no_033-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo de Procurador-Geral do Município de São José do Povo-MT dá outras providências.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/67/projeto_de_lei_no_034-2024.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/67/projeto_de_lei_no_034-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo de Procurador-Geral do Município de São José do Povo-MT e dá outras providências.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Gabinete da Presidência - GABP</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/34/projeto_de_resolucao_no_010-2024_sapl_e_portal_modelo.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/34/projeto_de_resolucao_no_010-2024_sapl_e_portal_modelo.docx</t>
   </si>
   <si>
     <t>Institui no âmbito da Câmara Municipal de São José do Povo – MT o Processo Legislativo Eletrônico e regulamenta o uso de plataformas digitais institucionais, e dá outras providências.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>RQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Welinto Irmãozinho</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/23/025_welinto_solicita_informacoes_sobre_funprev.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/23/025_welinto_solicita_informacoes_sobre_funprev.docx</t>
   </si>
   <si>
     <t>Venho requerer ao Senhor Prefeito informações detalhadas sobre o Fundo de Previdência dos Servidores Municipais (FUNPREV).</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/43/026_welinto_solicita_informacoes_sobre_o_concurso.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/43/026_welinto_solicita_informacoes_sobre_o_concurso.docx</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito informações detalhadas sobre o concurso realizado.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/50/027_welinto_solicita_informacoes_sobre_empresa_uns.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/50/027_welinto_solicita_informacoes_sobre_empresa_uns.docx</t>
   </si>
   <si>
     <t>Venho, por meio deste, requerer esclarecimentos a Vossas Senhorias sobre a responsabilidade pelos prejuízos causados pela empresa UNS Construções LTDA durante a execução das obras de pavimentação asfáltica no município.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/51/028_welinto_solicita_medicoes_e_pagamentos.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/51/028_welinto_solicita_medicoes_e_pagamentos.docx</t>
   </si>
   <si>
     <t>Venho, por meio deste, requerer cópia das medições realizadas pela engenheira Cassie C. Damacena e dos pagamentos efetuados com base nessas medições à empresa UNS Construções LTDA.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Nicanor</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/24/118_-_nicanor_-_licitacao_empresas_locais.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/24/118_-_nicanor_-_licitacao_empresas_locais.docx</t>
   </si>
   <si>
     <t>Indico divulgar os editais e convites para licitações no site nas redes sociais da Prefeitura.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/25/0119_-_welinto_rodrigues_-_oferecer_refeicoes_aos_pacientes.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/25/0119_-_welinto_rodrigues_-_oferecer_refeicoes_aos_pacientes.doc</t>
   </si>
   <si>
     <t>Indico o oferecimento de refeição aos pacientes internados no Centro de Saúde assim como aos seus acompanhantes.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/26/120-_nicanor_patrolar_a_rodovia_do_leite.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/26/120-_nicanor_patrolar_a_rodovia_do_leite.docx</t>
   </si>
   <si>
     <t>Indidico patrolar a estrada que passa a rodovia do Leite até o trevo São João da Serra.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>Nilsinho</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/44/127_nilson_cerqueira_-_mudanca_do_conselho_tutelar.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/44/127_nilson_cerqueira_-_mudanca_do_conselho_tutelar.doc</t>
   </si>
   <si>
     <t>Indico que se transfira a sede do Conselho Tutelar para um local mais apropriado.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/45/128_welinto_rodrigues_-_reativacao_do_psoto_de_saude_do_ass._primavera.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/45/128_welinto_rodrigues_-_reativacao_do_psoto_de_saude_do_ass._primavera.doc</t>
   </si>
   <si>
     <t>Indico a reabertura do Posto de Saúde do Assentamento Primavera.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Juninho, Betola, Casadim, Genésio Feitoza, Luzinete, Nicanor, Nilsinho, Welinto Irmãozinho</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/46/129_paulo_junio-_medicos_especialistas.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/46/129_paulo_junio-_medicos_especialistas.doc</t>
   </si>
   <si>
     <t>Indico a contratação de médicos especialistas para atender a população.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>Nilsinho, Betola, Casadim, Genésio Feitoza, Juninho, Luzinete, Nicanor, Welinto Irmãozinho, Wilson Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/64/138_nilson_cerqueira_-__auxiliar_administrativo_na_agricultura.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/64/138_nilson_cerqueira_-__auxiliar_administrativo_na_agricultura.doc</t>
   </si>
   <si>
     <t>Indico que seja designado um auxiliar administrativo para auxiliar nos trabalhos burocráticos da Secretaria de Agricultura.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Wilson Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/69/140_wilson_solicita_wi_fi_na_sala_de_velorio.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/69/140_wilson_solicita_wi_fi_na_sala_de_velorio.docx</t>
   </si>
   <si>
     <t>Indico a necessidade de instalar uma rede Wi-Fi na sala de velório municipal, com a ativação do serviço pelo menos nos dias em que houver velórios.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>CRJ - Comissão de Redação e Justiça</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/22/parecer_comissoes_projeto_024-2024_cedencia_da_escola_agricola.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/22/parecer_comissoes_projeto_024-2024_cedencia_da_escola_agricola.docx</t>
   </si>
   <si>
     <t>Este relatório tem por finalidade analisar o Projeto de Lei nº 024/2024, de 26 de agosto de 2024, que “Autoriza a permissão de uso de bem público municipal de parte da área da Escola Agro Técnica de São José do Povo/MT, mediante processo de licitação, nos termos do art. 2º, IV, da Lei nº 14.133/2021 e dá outras providências”. O referido projeto foi encaminhado a esta Comissão para parecer sobre sua legalidade, constitucionalidade e redação.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/41/parecer_conjunto_do_projeto_003-2024_faixa_prefeital.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/41/parecer_conjunto_do_projeto_003-2024_faixa_prefeital.docx</t>
   </si>
   <si>
     <t>O Projeto de Lei nº 003/2024, de autoria do presidente da Câmara Municipal, propõe a instituição da Faixa Prefeital como distintivo oficial do cargo de Prefeito Municipal, bem como a regulamentação da Foto Oficial do Prefeito para ser afixada nas repartições públicas do município de São José do Povo. O objetivo é reforçar a identidade e o respeito ao cargo, além de promover uma transição democrática e digna do Poder Executivo.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>CEF - Comissão de Economia e Finanças</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/47/parecer_conjunto_do_projeto_026-2024_loa_e_projeto_de_lei_03-2024_do_legislativo.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/47/parecer_conjunto_do_projeto_026-2024_loa_e_projeto_de_lei_03-2024_do_legislativo.docx</t>
   </si>
   <si>
     <t>As Comissões reunidas para analisar o Projeto da Lei Orçamentária Anual (LOA) para o exercício financeiro de 2025 consideraram o parecer jurídico emitido, o qual destaca que o referido projeto está em conformidade com os princípios e normas estabelecidas pela Lei de Responsabilidade Fiscal (LRF).</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>CRJ - Comissão de Redação e Justiça, CEF - Comissão de Economia e Finanças</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/49/parecer_conjunto_do_projeto_027-2024_credito_adicional.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/49/parecer_conjunto_do_projeto_027-2024_credito_adicional.docx</t>
   </si>
   <si>
     <t>O presente Projeto de Lei nº 027/2024, de autoria do Executivo Municipal, visa autorizar a abertura de crédito suplementar correspondente a 30% do orçamento vigente, com efeito retroativo a 30 de setembro de 2024.  _x000D_
 _x000D_
 A proposta foi encaminhada com parecer jurídico favorável (Parecer Jurídico nº 049/2024), que analisou a legalidade da medida e ressaltou a viabilidade da retroatividade desde que preenchidos certos requisitos legais e constitucionais.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>MOS</t>
   </si>
   <si>
     <t>Moções</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/76/mocao_alcidio_-texto.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/76/mocao_alcidio_-texto.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o aplauso e agradecimento a senhor Alcídio Rodrigues De Oliveira, pelos serviços prestados à comunidade católica e rural do município de São José do Povo.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/77/mocao_edinalva_-texto.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/77/mocao_edinalva_-texto.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o aplauso e agradecimento à senhora Maria Ednalva Leão Gomes, pelos serviços prestados à Educação do município de São José do Povo.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Luzinete</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/78/mocao_genesio-texto.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/78/mocao_genesio-texto.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o aplauso e agradecimento ao senhor Genésio Gomes Feitoza, pelos serviços prestados ao município de São José do Povo.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/79/mocao_d._irene-texto.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/79/mocao_d._irene-texto.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o aplauso e agradecimento a senhora Irene Lopes Duarte, pelos serviços prestados ao município de São José do Povo.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/80/mocao_grupo_solidario-texto.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/80/mocao_grupo_solidario-texto.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o aplauso e agradecimento ao Grupo Solidário, pelos serviços prestados ao município de São José do Povo.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>EMAD</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/75/emenda_aditiva_02_2024.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/75/emenda_aditiva_02_2024.docx</t>
   </si>
   <si>
     <t>Com fundamento no Artigo 178, Inciso III do Regimento Interno desta Câmara Municipal de Vereadores, apresento Emenda Aditiva n° 02, de 04 de dezembro de 2024 ao Projeto de Lei n° 34, de 02 de dezembro de 2024, que inclui inciso IX ao Art. 4º do Projeto de Lei Nº034/2024”</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>EMMD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/21/emenda_modificativa_04-_2024_ao_projeto_de_lei_024_da_escola_agricola.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/21/emenda_modificativa_04-_2024_ao_projeto_de_lei_024_da_escola_agricola.docx</t>
   </si>
   <si>
     <t>Com fundamento no Artigo 178, Inciso III do Regimento Interno desta Câmara Municipal de Vereadores, apresento Emenda Modificativa n° 04, de 29 de agosto de 2024 ao Projeto de Lei n° 024, de 26 de agosto de 2024, que altera a redação do Parágrafo  Único do Artigo 4º no referido projeto.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/40/emenda_modificativa_05-_2024_ao_projeto_de_lei_026-loa.docx</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/40/emenda_modificativa_05-_2024_ao_projeto_de_lei_026-loa.docx</t>
   </si>
   <si>
     <t>Com fundamento no Artigo 178, Inciso III do Regimento Interno desta Câmara Municipal de Vereadores, apresento Emenda Modificativa n° 05, de 09 de outubro de 2024 ao Projeto de Lei n° 026, de 04 de outubro de 2024, que altera a redação do Parágrafo 3º do Artigo 7º no referido projeto.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -809,68 +809,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/39/projeto_de_lei_003_cria_a_faixa_prefeital.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/48/projeto_de_lei_no_027-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/58/projeto_de_lei_no_029-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/66/projeto_de_lei_no_033-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/67/projeto_de_lei_no_034-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/34/projeto_de_resolucao_no_010-2024_sapl_e_portal_modelo.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/23/025_welinto_solicita_informacoes_sobre_funprev.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/43/026_welinto_solicita_informacoes_sobre_o_concurso.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/50/027_welinto_solicita_informacoes_sobre_empresa_uns.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/51/028_welinto_solicita_medicoes_e_pagamentos.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/24/118_-_nicanor_-_licitacao_empresas_locais.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/25/0119_-_welinto_rodrigues_-_oferecer_refeicoes_aos_pacientes.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/26/120-_nicanor_patrolar_a_rodovia_do_leite.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/44/127_nilson_cerqueira_-_mudanca_do_conselho_tutelar.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/45/128_welinto_rodrigues_-_reativacao_do_psoto_de_saude_do_ass._primavera.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/46/129_paulo_junio-_medicos_especialistas.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/64/138_nilson_cerqueira_-__auxiliar_administrativo_na_agricultura.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/69/140_wilson_solicita_wi_fi_na_sala_de_velorio.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/22/parecer_comissoes_projeto_024-2024_cedencia_da_escola_agricola.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/41/parecer_conjunto_do_projeto_003-2024_faixa_prefeital.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/47/parecer_conjunto_do_projeto_026-2024_loa_e_projeto_de_lei_03-2024_do_legislativo.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/49/parecer_conjunto_do_projeto_027-2024_credito_adicional.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/76/mocao_alcidio_-texto.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/77/mocao_edinalva_-texto.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/78/mocao_genesio-texto.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/79/mocao_d._irene-texto.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/80/mocao_grupo_solidario-texto.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/75/emenda_aditiva_02_2024.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/21/emenda_modificativa_04-_2024_ao_projeto_de_lei_024_da_escola_agricola.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/40/emenda_modificativa_05-_2024_ao_projeto_de_lei_026-loa.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/39/projeto_de_lei_003_cria_a_faixa_prefeital.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/48/projeto_de_lei_no_027-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/58/projeto_de_lei_no_029-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/66/projeto_de_lei_no_033-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/67/projeto_de_lei_no_034-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/34/projeto_de_resolucao_no_010-2024_sapl_e_portal_modelo.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/23/025_welinto_solicita_informacoes_sobre_funprev.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/43/026_welinto_solicita_informacoes_sobre_o_concurso.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/50/027_welinto_solicita_informacoes_sobre_empresa_uns.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/51/028_welinto_solicita_medicoes_e_pagamentos.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/24/118_-_nicanor_-_licitacao_empresas_locais.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/25/0119_-_welinto_rodrigues_-_oferecer_refeicoes_aos_pacientes.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/26/120-_nicanor_patrolar_a_rodovia_do_leite.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/44/127_nilson_cerqueira_-_mudanca_do_conselho_tutelar.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/45/128_welinto_rodrigues_-_reativacao_do_psoto_de_saude_do_ass._primavera.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/46/129_paulo_junio-_medicos_especialistas.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/64/138_nilson_cerqueira_-__auxiliar_administrativo_na_agricultura.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/69/140_wilson_solicita_wi_fi_na_sala_de_velorio.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/22/parecer_comissoes_projeto_024-2024_cedencia_da_escola_agricola.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/41/parecer_conjunto_do_projeto_003-2024_faixa_prefeital.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/47/parecer_conjunto_do_projeto_026-2024_loa_e_projeto_de_lei_03-2024_do_legislativo.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/49/parecer_conjunto_do_projeto_027-2024_credito_adicional.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/76/mocao_alcidio_-texto.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/77/mocao_edinalva_-texto.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/78/mocao_genesio-texto.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/79/mocao_d._irene-texto.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/80/mocao_grupo_solidario-texto.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/75/emenda_aditiva_02_2024.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/21/emenda_modificativa_04-_2024_ao_projeto_de_lei_024_da_escola_agricola.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/40/emenda_modificativa_05-_2024_ao_projeto_de_lei_026-loa.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="97.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="157.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="156.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>