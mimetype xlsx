--- v0 (2025-10-14)
+++ v1 (2026-04-16)
@@ -54,153 +54,153 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Ivanildo Vilela da Silva</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/31/projeto_de_lei_no_025-2024.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/31/projeto_de_lei_no_025-2024.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal da Educação - FME e dá outras providências.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>CEF - Comissão de Economia e Finanças</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/32/projeto_de_lei_001_fixa_o_salarios_de_prefeitovice-pref._e_secretarios_para_2.025-20282_2.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/32/projeto_de_lei_001_fixa_o_salarios_de_prefeitovice-pref._e_secretarios_para_2.025-20282_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre fixar o subsídio do Prefeito, Vice-prefeito e Secretários do município de São José do Povo/MT, para o quadriênio 2.025/2.028, a que se refere o Artigo 29, inc. V, da CF e dá outras providências.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/37/projeto_de_lei_002_fixa_o_salarios_de_prefeitovice-pref._e_secretarios__para_2.025-2028.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/37/projeto_de_lei_002_fixa_o_salarios_de_prefeitovice-pref._e_secretarios__para_2.025-2028.doc</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/38/projeto_de_lei_no_026-2024_loa_2025.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/38/projeto_de_lei_no_026-2024_loa_2025.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de São José do Povo - MT para o Exercício de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/59/projeto_de_lei_no_030-2024.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/59/projeto_de_lei_no_030-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Transportes (FMT), junto à Secretaria Municipal de Infraestrutura e obras, e dá outras providências.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/60/projeto_de_lei_no_031-2024.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/60/projeto_de_lei_no_031-2024.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no orçamento do Município de São José do Povo e dá outras providências.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/61/projeto_de_lei_no_032-2024.pdf</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/61/projeto_de_lei_no_032-2024.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional suplementar - superávit financeiro do exercício anterior.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PDC</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/68/projeto_de_decreto_legislativo_no_002-2024_contas_2023_-_revisado.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/68/projeto_de_decreto_legislativo_no_002-2024_contas_2023_-_revisado.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das Contas de Governo, da Prefeitura Municipal de São José do Povo, Estado de Mato Grosso, Exercício 2.023, sob gestão do Sr. Ivanildo Vilela Da Silva, e dá outras providências.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/33/projeto_de_resolucao__009-2024__fixa_subsidio_vereadores_para_2025_a_2.028.doc</t>
+    <t>http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/33/projeto_de_resolucao__009-2024__fixa_subsidio_vereadores_para_2025_a_2.028.doc</t>
   </si>
   <si>
     <t>Dispõe sobre fixar o subsídio dos vereadores da Câmara Municipal de São José do Povo/MT, para o quadriênio 2.025/2.028, a que se refere o Artigo 29, inc. VI letra “a”, inciso VII, art. 29-A, inciso I da CF e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -507,68 +507,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/31/projeto_de_lei_no_025-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/32/projeto_de_lei_001_fixa_o_salarios_de_prefeitovice-pref._e_secretarios_para_2.025-20282_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/37/projeto_de_lei_002_fixa_o_salarios_de_prefeitovice-pref._e_secretarios__para_2.025-2028.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/38/projeto_de_lei_no_026-2024_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/59/projeto_de_lei_no_030-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/60/projeto_de_lei_no_031-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/61/projeto_de_lei_no_032-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/68/projeto_de_decreto_legislativo_no_002-2024_contas_2023_-_revisado.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/33/projeto_de_resolucao__009-2024__fixa_subsidio_vereadores_para_2025_a_2.028.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/31/projeto_de_lei_no_025-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/32/projeto_de_lei_001_fixa_o_salarios_de_prefeitovice-pref._e_secretarios_para_2.025-20282_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/37/projeto_de_lei_002_fixa_o_salarios_de_prefeitovice-pref._e_secretarios__para_2.025-2028.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/38/projeto_de_lei_no_026-2024_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/59/projeto_de_lei_no_030-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/60/projeto_de_lei_no_031-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/61/projeto_de_lei_no_032-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/68/projeto_de_decreto_legislativo_no_002-2024_contas_2023_-_revisado.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojosedopovo.mt.leg.br/media/sapl/public/materialegislativa/2024/33/projeto_de_resolucao__009-2024__fixa_subsidio_vereadores_para_2025_a_2.028.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="162.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="161.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="199.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>